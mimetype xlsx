--- v5 (2026-08-10)
+++ v6 (2026-09-25)
@@ -14,266 +14,275 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
-[...4 lines deleted...]
-    <t>Download Date : 10.08.2026 13:22:03</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
+  <si>
+    <t>2026-2027 ACADEMIC CALENDAR (Faculty of Law)</t>
+  </si>
+  <si>
+    <t>Download Date : 25.09.2026 14:57:18</t>
   </si>
   <si>
     <t>Bu belgenin hukuki geçerliliği yoktur. Marmara Üniversitesi, Akademik Takvim üzerinde değişiklik yapma hakkını saklı tutar. Akademik Takvim'in güncel halini takvim.marmara.edu.tr adresinden takip edebilirsiniz.</t>
   </si>
   <si>
-    <t xml:space="preserve"> September 2025</t>
+    <t xml:space="preserve"> September 2026</t>
   </si>
   <si>
     <t>Start - End Date</t>
   </si>
   <si>
     <t>Event Name</t>
   </si>
   <si>
-    <t>15.09.2025 - 20.09.2025</t>
+    <t>14.09.2026 - 27.09.2026</t>
+  </si>
+  <si>
+    <t>Hukuk Fakültesi Öğrenci Katkı Payının Yatırılması</t>
+  </si>
+  <si>
+    <t>21.09.2026 - 27.09.2026</t>
   </si>
   <si>
     <t>Hukuk Fakültesi Yıllık Ders Kaydı</t>
   </si>
   <si>
-    <t>22.09.2025 - 26.12.2025</t>
+    <t>28.09.2026 - 03.01.2027</t>
   </si>
   <si>
     <t>Hukuk Fakültesi -Yıllık Güz Yarıyılı Dersler</t>
   </si>
   <si>
-    <t xml:space="preserve"> October 2025</t>
-[...11 lines deleted...]
-    <t>15.12.2025 - 15.01.2026</t>
+    <t xml:space="preserve"> October 2026</t>
+  </si>
+  <si>
+    <t>12.10.2026 - 16.10.2026</t>
+  </si>
+  <si>
+    <t>Ders Ekleme-Çıkarma (Kayıt Yenileme Döneminde Ders Seçmeyen Öğrenci Ders Ekleme - Çıkarma Yapamaz)</t>
+  </si>
+  <si>
+    <t>28.10.2026 - 28.10.2026</t>
+  </si>
+  <si>
+    <t>Cumhuriyet Bayramı Arefesi</t>
+  </si>
+  <si>
+    <t>29.10.2026 - 29.10.2026</t>
+  </si>
+  <si>
+    <t>Cumhuriyet Bayramı</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> December 2026</t>
+  </si>
+  <si>
+    <t>18.12.2026 - 18.12.2026</t>
   </si>
   <si>
     <t>Hukuk Fakültesi - Yıllık Ara Sınav Tarihlerinin İlanı</t>
   </si>
   <si>
-    <t>29.12.2025 - 18.01.2026</t>
+    <t xml:space="preserve"> January 2027</t>
+  </si>
+  <si>
+    <t>01.01.2027 - 01.01.2027</t>
+  </si>
+  <si>
+    <t>Yılbaşı</t>
+  </si>
+  <si>
+    <t>04.01.2027 - 17.01.2027</t>
   </si>
   <si>
     <t>Hukuk Fakültesi - Yıllık Ara Sınav Dönemi</t>
   </si>
   <si>
-    <t>29.12.2025 - 25.01.2026</t>
+    <t>18.01.2027 - 16.04.2027</t>
+  </si>
+  <si>
+    <t>Hukuk Fakültesi -Yıllık Bahar Yarıyılı Dersler</t>
+  </si>
+  <si>
+    <t>25.01.2027 - 05.02.2027</t>
   </si>
   <si>
     <t>Hukuk Fakültesi- Yıllık Ara Sınav Mazeret Sınavı Başvurusu</t>
   </si>
   <si>
-    <t xml:space="preserve"> January 2026</t>
-[...35 lines deleted...]
-    <t>01.02.2026 - 01.02.2026</t>
+    <t xml:space="preserve"> February 2027</t>
+  </si>
+  <si>
+    <t>05.02.2027 - 05.02.2027</t>
   </si>
   <si>
     <t>Hukuk Fakültesi-Yıllık Ara Sınav Notlarının İlanı İçin Son Gün</t>
   </si>
   <si>
-    <t>23.02.2026 - 27.02.2026</t>
+    <t>22.02.2027 - 26.02.2027</t>
   </si>
   <si>
     <t>Hukuk Fakültesi-Yıllık Ara Sınav Mazeret Sınavı Dönemi</t>
   </si>
   <si>
-    <t>25.02.2026 - 25.02.2026</t>
-[...20 lines deleted...]
-    <t>24.04.2026 - 24.04.2026</t>
+    <t xml:space="preserve"> March 2027</t>
+  </si>
+  <si>
+    <t>08.03.2027 - 08.03.2027</t>
+  </si>
+  <si>
+    <t>Ramazan Bayramı Arefesi</t>
+  </si>
+  <si>
+    <t>09.03.2027 - 09.03.2027</t>
+  </si>
+  <si>
+    <t>Ramazan Bayramı 1. Gün</t>
+  </si>
+  <si>
+    <t>10.03.2027 - 10.03.2027</t>
+  </si>
+  <si>
+    <t>Ramazan Bayramı 2. Gün</t>
+  </si>
+  <si>
+    <t>11.03.2027 - 11.03.2027</t>
+  </si>
+  <si>
+    <t>Ramazan Bayramı 3. Gün</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> April 2027</t>
+  </si>
+  <si>
+    <t>05.04.2027 - 05.04.2027</t>
   </si>
   <si>
     <t>Hukuk Fakültesi- Yıllık Yıl Sonu Sınavı Tarihlerinin İlanı</t>
   </si>
   <si>
-    <t xml:space="preserve"> May 2026</t>
-[...2 lines deleted...]
-    <t>04.05.2026 - 24.05.2026</t>
+    <t>19.04.2027 - 09.05.2027</t>
   </si>
   <si>
     <t>Hukuk Fakültesi-Yıllık Yıl Sonu Sınavı Dönemi</t>
   </si>
   <si>
-    <t>20.05.2026 - 20.05.2026</t>
-[...20 lines deleted...]
-    <t>15.06.2026 - 28.06.2026</t>
+    <t>23.04.2027 - 23.04.2027</t>
+  </si>
+  <si>
+    <t>Ulusal Egemenlik ve Çocuk Bayramı</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> May 2027</t>
+  </si>
+  <si>
+    <t>01.05.2027 - 01.05.2027</t>
+  </si>
+  <si>
+    <t>Emek ve Dayanışma Günü</t>
+  </si>
+  <si>
+    <t>15.05.2027 - 15.05.2027</t>
+  </si>
+  <si>
+    <t>Kurban Bayramı Arefesi</t>
+  </si>
+  <si>
+    <t>16.05.2027 - 16.05.2027</t>
+  </si>
+  <si>
+    <t>Kurban Bayramı 1. Gün</t>
+  </si>
+  <si>
+    <t>17.05.2027 - 17.05.2027</t>
+  </si>
+  <si>
+    <t>Kurban Bayramı 2. Gün</t>
+  </si>
+  <si>
+    <t>18.05.2027 - 18.05.2027</t>
+  </si>
+  <si>
+    <t>Kurban Bayramı 3. Gün</t>
+  </si>
+  <si>
+    <t>19.05.2027 - 19.05.2027</t>
+  </si>
+  <si>
+    <t>Kurban Bayramı 4. Gün / Atatürk’ü Anma, Gençlik ve Spor Bayramı</t>
+  </si>
+  <si>
+    <t>24.05.2027 - 31.05.2027</t>
   </si>
   <si>
     <t>Hukuk Fakültesi-Yıllık-Bütünleme Sınav Dönemi</t>
   </si>
   <si>
-    <t>24.06.2026 - 24.06.2026</t>
-[...20 lines deleted...]
-    <t>13.07.2026 - 17.07.2026</t>
+    <t xml:space="preserve"> July 2027</t>
+  </si>
+  <si>
+    <t>05.07.2027 - 09.07.2027</t>
   </si>
   <si>
     <t>Hukuk Fakültesi- Yıllık- Üç Ders Sınavı</t>
   </si>
   <si>
-    <t>29.07.2026 - 29.07.2026</t>
-[...14 lines deleted...]
-    <t>Hukuk Fakültesi TRD1020 Türk Dili Üç Ders Sınavları</t>
+    <t>15.07.2027 - 15.07.2027</t>
+  </si>
+  <si>
+    <t>15 Temmuz Demokrasi ve Milli Birlik Günü</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> August 2027</t>
+  </si>
+  <si>
+    <t>30.08.2027 - 30.08.2027</t>
+  </si>
+  <si>
+    <t>Zafer Bayramı</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFffffff"/>
       <name val="Calibri"/>
@@ -705,51 +714,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:B49"/>
+  <dimension ref="A1:B52"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="50" customWidth="true" style="0"/>
     <col min="2" max="2" width="150" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" customHeight="1" ht="70">
       <c r="A1" s="1"/>
       <c r="B1" s="7" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="9" t="s">
         <v>2</v>
       </c>
     </row>
@@ -761,130 +770,130 @@
     </row>
     <row r="4" spans="1:2" customHeight="1" ht="20">
       <c r="A4" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="4" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" spans="1:2" customHeight="1" ht="18">
       <c r="A5" s="5" t="s">
         <v>6</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:2" customHeight="1" ht="18">
       <c r="A6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="7" spans="1:2" customHeight="1" ht="25">
-      <c r="A7" s="3" t="s">
+    <row r="7" spans="1:2" customHeight="1" ht="18">
+      <c r="A7" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="B7" s="2"/>
-[...2 lines deleted...]
-      <c r="A8" s="4" t="s">
+      <c r="B7" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" customHeight="1" ht="25">
+      <c r="A8" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="B8" s="2"/>
+    </row>
+    <row r="9" spans="1:2" customHeight="1" ht="20">
+      <c r="A9" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B8" s="4" t="s">
+      <c r="B9" s="4" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="9" spans="1:2" customHeight="1" ht="18">
-[...8 lines deleted...]
-      <c r="A10" s="3" t="s">
+    <row r="10" spans="1:2" customHeight="1" ht="18">
+      <c r="A10" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="B10" s="2"/>
-[...6 lines deleted...]
-        <v>5</v>
+      <c r="B10" s="6" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" customHeight="1" ht="18">
+      <c r="A11" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="B11" s="6" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:2" customHeight="1" ht="18">
       <c r="A12" s="5" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>15</v>
-[...11 lines deleted...]
-      <c r="A14" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="B14" s="6" t="s">
+    </row>
+    <row r="13" spans="1:2" customHeight="1" ht="25">
+      <c r="A13" s="3" t="s">
         <v>19</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="3" t="s">
+      <c r="B13" s="2"/>
+    </row>
+    <row r="14" spans="1:2" customHeight="1" ht="20">
+      <c r="A14" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B14" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" customHeight="1" ht="18">
+      <c r="A15" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="B15" s="2"/>
-[...2 lines deleted...]
-      <c r="A16" s="4" t="s">
+      <c r="B15" s="6" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" customHeight="1" ht="25">
+      <c r="A16" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="B16" s="2"/>
+    </row>
+    <row r="17" spans="1:2" customHeight="1" ht="20">
+      <c r="A17" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B16" s="4" t="s">
+      <c r="B17" s="4" t="s">
         <v>5</v>
-      </c>
-[...6 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="18" spans="1:2" customHeight="1" ht="18">
       <c r="A18" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="19" spans="1:2" customHeight="1" ht="18">
       <c r="A19" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="20" spans="1:2" customHeight="1" ht="18">
       <c r="A20" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="6" t="s">
         <v>28</v>
       </c>
@@ -905,245 +914,268 @@
     </row>
     <row r="23" spans="1:2" customHeight="1" ht="20">
       <c r="A23" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B23" s="4" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="24" spans="1:2" customHeight="1" ht="18">
       <c r="A24" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B24" s="6" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="25" spans="1:2" customHeight="1" ht="18">
       <c r="A25" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B25" s="6" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="26" spans="1:2" customHeight="1" ht="18">
-      <c r="A26" s="5" t="s">
+    <row r="26" spans="1:2" customHeight="1" ht="25">
+      <c r="A26" s="3" t="s">
         <v>36</v>
       </c>
-      <c r="B26" s="6" t="s">
-[...8 lines deleted...]
-        <v>39</v>
+      <c r="B26" s="2"/>
+    </row>
+    <row r="27" spans="1:2" customHeight="1" ht="20">
+      <c r="A27" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B27" s="4" t="s">
+        <v>5</v>
       </c>
     </row>
     <row r="28" spans="1:2" customHeight="1" ht="18">
       <c r="A28" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="B28" s="6" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="29" spans="1:2" customHeight="1" ht="18">
+      <c r="A29" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="B29" s="6" t="s">
         <v>40</v>
       </c>
-      <c r="B28" s="6" t="s">
+    </row>
+    <row r="30" spans="1:2" customHeight="1" ht="18">
+      <c r="A30" s="5" t="s">
         <v>41</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="3" t="s">
+      <c r="B30" s="6" t="s">
         <v>42</v>
-      </c>
-[...7 lines deleted...]
-        <v>5</v>
       </c>
     </row>
     <row r="31" spans="1:2" customHeight="1" ht="18">
       <c r="A31" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B31" s="6" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="32" spans="1:2" customHeight="1" ht="25">
       <c r="A32" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B32" s="2"/>
     </row>
     <row r="33" spans="1:2" customHeight="1" ht="20">
       <c r="A33" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B33" s="4" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="34" spans="1:2" customHeight="1" ht="18">
       <c r="A34" s="5" t="s">
         <v>46</v>
       </c>
       <c r="B34" s="6" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="35" spans="1:2" customHeight="1" ht="18">
       <c r="A35" s="5" t="s">
         <v>48</v>
       </c>
       <c r="B35" s="6" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="36" spans="1:2" customHeight="1" ht="18">
       <c r="A36" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B36" s="6" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="37" spans="1:2" customHeight="1" ht="18">
-      <c r="A37" s="5" t="s">
+    <row r="37" spans="1:2" customHeight="1" ht="25">
+      <c r="A37" s="3" t="s">
         <v>52</v>
       </c>
-      <c r="B37" s="6" t="s">
+      <c r="B37" s="2"/>
+    </row>
+    <row r="38" spans="1:2" customHeight="1" ht="20">
+      <c r="A38" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B38" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="39" spans="1:2" customHeight="1" ht="18">
+      <c r="A39" s="5" t="s">
         <v>53</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="3" t="s">
+      <c r="B39" s="6" t="s">
         <v>54</v>
-      </c>
-[...7 lines deleted...]
-        <v>5</v>
       </c>
     </row>
     <row r="40" spans="1:2" customHeight="1" ht="18">
       <c r="A40" s="5" t="s">
         <v>55</v>
       </c>
       <c r="B40" s="6" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="41" spans="1:2" customHeight="1" ht="18">
       <c r="A41" s="5" t="s">
         <v>57</v>
       </c>
       <c r="B41" s="6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="42" spans="1:2" customHeight="1" ht="18">
       <c r="A42" s="5" t="s">
         <v>59</v>
       </c>
       <c r="B42" s="6" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="43" spans="1:2" customHeight="1" ht="18">
       <c r="A43" s="5" t="s">
         <v>61</v>
       </c>
       <c r="B43" s="6" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="44" spans="1:2" customHeight="1" ht="25">
-      <c r="A44" s="3" t="s">
+    <row r="44" spans="1:2" customHeight="1" ht="18">
+      <c r="A44" s="5" t="s">
         <v>63</v>
       </c>
-      <c r="B44" s="2"/>
-[...2 lines deleted...]
-      <c r="A45" s="4" t="s">
+      <c r="B44" s="6" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="45" spans="1:2" customHeight="1" ht="18">
+      <c r="A45" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="B45" s="6" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="46" spans="1:2" customHeight="1" ht="25">
+      <c r="A46" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="B46" s="2"/>
+    </row>
+    <row r="47" spans="1:2" customHeight="1" ht="20">
+      <c r="A47" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B45" s="4" t="s">
+      <c r="B47" s="4" t="s">
         <v>5</v>
-      </c>
-[...14 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="48" spans="1:2" customHeight="1" ht="18">
       <c r="A48" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B48" s="6" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="49" spans="1:2" customHeight="1" ht="18">
       <c r="A49" s="5" t="s">
         <v>70</v>
       </c>
       <c r="B49" s="6" t="s">
         <v>71</v>
       </c>
     </row>
+    <row r="50" spans="1:2" customHeight="1" ht="25">
+      <c r="A50" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="B50" s="2"/>
+    </row>
+    <row r="51" spans="1:2" customHeight="1" ht="20">
+      <c r="A51" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B51" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="52" spans="1:2" customHeight="1" ht="18">
+      <c r="A52" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="B52" s="6" t="s">
+        <v>74</v>
+      </c>
+    </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A3:B3"/>
-    <mergeCell ref="A7:B7"/>
-[...1 lines deleted...]
-    <mergeCell ref="A15:B15"/>
+    <mergeCell ref="A8:B8"/>
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="A16:B16"/>
     <mergeCell ref="A22:B22"/>
-    <mergeCell ref="A29:B29"/>
+    <mergeCell ref="A26:B26"/>
     <mergeCell ref="A32:B32"/>
-    <mergeCell ref="A38:B38"/>
-    <mergeCell ref="A44:B44"/>
+    <mergeCell ref="A37:B37"/>
+    <mergeCell ref="A46:B46"/>
+    <mergeCell ref="A50:B50"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>