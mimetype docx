--- v5 (2026-08-04)
+++ v6 (2026-11-02)
@@ -34,51 +34,51 @@
       <w:tblPr>
         <w:tblStyle w:val="tableStyle1"/>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="1" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
             <w:shd w:val="clear" w:fill="#0f3d6e"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="#FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">September 2025</w:t>
+              <w:t xml:space="preserve">September 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="3000" w:type="dxa"/>
         <w:gridCol w:w="7000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="tableStyle1"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="1" w:color="white"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:fill="#2d90d6"/>
             <w:noWrap/>
           </w:tcPr>
@@ -127,97 +127,97 @@
         <w:gridCol w:w="7000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="tableStyle1"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
               <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">10.09.2025 - 11.09.2025</w:t>
+              <w:t xml:space="preserve">15.09.2026 - 16.09.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">MÜYYES -GÜZ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
               <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">22.09.2025 - 15.01.2026</w:t>
+              <w:t xml:space="preserve">28.09.2026 - 14.01.2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Yabancı Diller Yüksekokulu Güz Yarıyılı Dersler</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -230,51 +230,51 @@
       <w:tblPr>
         <w:tblStyle w:val="tableStyle1"/>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="1" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
             <w:shd w:val="clear" w:fill="#0f3d6e"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="#FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">November 2025</w:t>
+              <w:t xml:space="preserve">November 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="3000" w:type="dxa"/>
         <w:gridCol w:w="7000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="tableStyle1"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="1" w:color="white"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:fill="#2d90d6"/>
             <w:noWrap/>
           </w:tcPr>
@@ -323,154 +323,108 @@
         <w:gridCol w:w="7000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="tableStyle1"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
               <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">12.11.2025 - 14.11.2025</w:t>
+              <w:t xml:space="preserve">26.11.2026 - 27.11.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Yabancı Diller Yüksekokulu Güz Yarıyılı 1. Ara Sınav Dönemi</w:t>
-            </w:r>
-[...44 lines deleted...]
-              <w:t xml:space="preserve">Yabancı Diller Yüksekokulu Güz Yarıyılı 1. Ara Sınav Mazeret Sınavı</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="tableStyle1"/>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="1" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
             <w:shd w:val="clear" w:fill="#0f3d6e"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="#FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">December 2025</w:t>
+              <w:t xml:space="preserve">December 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="3000" w:type="dxa"/>
         <w:gridCol w:w="7000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="tableStyle1"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="1" w:color="white"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:fill="#2d90d6"/>
             <w:noWrap/>
           </w:tcPr>
@@ -519,154 +473,154 @@
         <w:gridCol w:w="7000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="tableStyle1"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
               <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">17.12.2025 - 19.12.2025</w:t>
+              <w:t xml:space="preserve">07.12.2026 - 08.12.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:t xml:space="preserve">Yabancı Diller Yüksekokulu Güz Yarıyılı 1. Ara Sınav Mazeret Sınavı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29.12.2026 - 31.12.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t xml:space="preserve">Yabancı Diller Yüksekokulu Güz Yarıyılı 2. Ara Sınav Dönemi</w:t>
-            </w:r>
-[...44 lines deleted...]
-              <w:t xml:space="preserve">Yabancı Diller Yüksekokulu Güz Yarıyılı 2. Ara Sınav Mazeret Sınavı</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="tableStyle1"/>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="1" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
             <w:shd w:val="clear" w:fill="#0f3d6e"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="#FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">January 2026</w:t>
+              <w:t xml:space="preserve">January 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="3000" w:type="dxa"/>
         <w:gridCol w:w="7000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="tableStyle1"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="1" w:color="white"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:fill="#2d90d6"/>
             <w:noWrap/>
           </w:tcPr>
@@ -715,154 +669,246 @@
         <w:gridCol w:w="7000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="tableStyle1"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
               <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">01.01.2026 - 01.01.2026</w:t>
+              <w:t xml:space="preserve">07.01.2027 - 08.01.2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Yılbaşı</w:t>
+              <w:t xml:space="preserve">Yabancı Diller Yüksekokulu Güz Yarıyılı 2. Ara Sınav Mazeret Sınavı</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
               <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">16.01.2026 - 16.01.2026</w:t>
+              <w:t xml:space="preserve">15.01.2027 - 15.01.2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">MÜYYES-KIŞ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18.01.2027 - 26.01.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yabancı Diller Dönem Arası</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27.01.2027 - 25.05.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yabancı Diller Yüksekokulu Bahar Yarıyılı Dersler</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="tableStyle1"/>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="1" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
             <w:shd w:val="clear" w:fill="#0f3d6e"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="#FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">February 2026</w:t>
+              <w:t xml:space="preserve">March 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="3000" w:type="dxa"/>
         <w:gridCol w:w="7000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="tableStyle1"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="1" w:color="white"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:fill="#2d90d6"/>
             <w:noWrap/>
           </w:tcPr>
@@ -911,108 +957,154 @@
         <w:gridCol w:w="7000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="tableStyle1"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
               <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">02.02.2026 - 22.05.2026</w:t>
+              <w:t xml:space="preserve">18.03.2027 - 19.03.2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Yabancı Diller Yüksekokulu Bahar Yarıyılı Dersler</w:t>
+              <w:t xml:space="preserve">Yabancı Diller Yüksekokulu Bahar Yarıyılı 3. Ara Sınav Dönemi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29.03.2027 - 29.03.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yabancı Diller Yüksekokulu Bahar Yarıyılı 3. Ara Sınav Mazeret Sınavı</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="tableStyle1"/>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="1" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
             <w:shd w:val="clear" w:fill="#0f3d6e"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="#FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">March 2026</w:t>
+              <w:t xml:space="preserve">April 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="3000" w:type="dxa"/>
         <w:gridCol w:w="7000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="tableStyle1"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="1" w:color="white"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:fill="#2d90d6"/>
             <w:noWrap/>
           </w:tcPr>
@@ -1061,108 +1153,108 @@
         <w:gridCol w:w="7000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="tableStyle1"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
               <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">26.03.2026 - 27.03.2026</w:t>
+              <w:t xml:space="preserve">29.04.2027 - 30.04.2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Yabancı Diller Yüksekokulu Bahar Yarıyılı 3. Ara Sınav Dönemi</w:t>
+              <w:t xml:space="preserve">Yabancı Diller Yüksekokulu Bahar Yarıyılı 4. Ara Sınav Dönemi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="tableStyle1"/>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="1" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
             <w:shd w:val="clear" w:fill="#0f3d6e"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="#FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">April 2026</w:t>
+              <w:t xml:space="preserve">May 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="3000" w:type="dxa"/>
         <w:gridCol w:w="7000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="tableStyle1"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="1" w:color="white"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:fill="#2d90d6"/>
             <w:noWrap/>
           </w:tcPr>
@@ -1211,397 +1303,97 @@
         <w:gridCol w:w="7000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="tableStyle1"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
               <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">06.04.2026 - 06.04.2026</w:t>
+              <w:t xml:space="preserve">10.05.2027 - 10.05.2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Yabancı Diller Yüksekokulu Bahar Yarıyılı 3. Ara Sınav Mazeret Sınavı</w:t>
+              <w:t xml:space="preserve">Yabancı Diller Yüksekokulu Bahar Yarıyılı 4. Ara Sınav Mazeret Sınavı</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
               <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">29.04.2026 - 30.04.2026</w:t>
-[...299 lines deleted...]
-              <w:t xml:space="preserve">03.06.2026 - 05.06.2026</w:t>
+              <w:t xml:space="preserve">26.05.2027 - 28.05.2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">MÜYYES-BAHAR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -1701,51 +1493,51 @@
     </w:r>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve">Bu belgenin hukuki geçerliliği yoktur. Marmara Üniversitesi, Akademik Takvim üzerinde değişiklik yapma hakkını saklı tutar. Akademik Takvim'in güncel halini takvim.marmara.edu.tr adresinden takip edebilirsiniz.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve">Download Date : 04.08.2026 08:19:19</w:t>
+      <w:t xml:space="preserve">Download Date : 02.11.2026 16:32:51</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
@@ -1782,51 +1574,51 @@
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" stroked="f" style="width:265pt; height:83.265027322404pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
         <w:color w:val="#193F65"/>
         <w:sz w:val="34"/>
         <w:szCs w:val="34"/>
       </w:rPr>
-      <w:t xml:space="preserve">2025-2026 ACADEMIC CALENDAR (Prep Courses)</w:t>
+      <w:t xml:space="preserve">2026-2027 ACADEMIC CALENDAR (Prep Courses)</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape id="_x0000_s1003" type="#_x0000_t32" style="width:750pt; height:0pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
           <w10:wrap type="inline"/>
           <v:stroke weight="1pt" color="#e8e8e8"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
@@ -1845,61 +1637,62 @@
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+        <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Arial" w:cs="Open Sans"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
-      <w:ind w:left="72" w:right="0" w:firstLine="0"/>
+      <w:ind w:left="72" w:right="0" w:firstLine="0" w:hanging="0"/>
       <w:spacing w:before="40" w:after="40"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="tableStyle1">
     <w:name w:val="tableStyle1"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="autofit"/>
       <w:tblCellMar>
         <w:top w:w="10" w:type="dxa"/>
         <w:left w:w="10" w:type="dxa"/>
         <w:right w:w="10" w:type="dxa"/>
         <w:bottom w:w="10" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>