--- v6 (2026-08-10)
+++ v7 (2026-09-26)
@@ -34,51 +34,51 @@
       <w:tblPr>
         <w:tblStyle w:val="tableStyle1"/>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="1" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
             <w:shd w:val="clear" w:fill="#0f3d6e"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="#FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">September 2025</w:t>
+              <w:t xml:space="preserve">September 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="3000" w:type="dxa"/>
         <w:gridCol w:w="7000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="tableStyle1"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="1" w:color="white"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:fill="#2d90d6"/>
             <w:noWrap/>
           </w:tcPr>
@@ -127,97 +127,143 @@
         <w:gridCol w:w="7000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="tableStyle1"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
               <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">15.09.2025 - 20.09.2025</w:t>
+              <w:t xml:space="preserve">14.09.2026 - 27.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hukuk Fakültesi Öğrenci Katkı Payının Yatırılması</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21.09.2026 - 27.09.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Hukuk Fakültesi Yıllık Ders Kaydı</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
               <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">22.09.2025 - 26.12.2025</w:t>
+              <w:t xml:space="preserve">28.09.2026 - 03.01.2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Hukuk Fakültesi -Yıllık Güz Yarıyılı Dersler</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -230,51 +276,51 @@
       <w:tblPr>
         <w:tblStyle w:val="tableStyle1"/>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="1" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
             <w:shd w:val="clear" w:fill="#0f3d6e"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="#FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">October 2025</w:t>
+              <w:t xml:space="preserve">October 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="3000" w:type="dxa"/>
         <w:gridCol w:w="7000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="tableStyle1"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="1" w:color="white"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:fill="#2d90d6"/>
             <w:noWrap/>
           </w:tcPr>
@@ -323,108 +369,200 @@
         <w:gridCol w:w="7000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="tableStyle1"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
               <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">06.10.2025 - 10.10.2025</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Güz Yarıyılı Ders Ekleme-Çıkarma (Kayıt Yenileme Döneminde Ders Seçmeyen Öğrenci Ders Ekleme -Çıkarma Yapamaz)</w:t>
+              <w:t xml:space="preserve">12.10.2026 - 16.10.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ders Ekleme-Çıkarma (Kayıt Yenileme Döneminde Ders Seçmeyen Öğrenci Ders Ekleme - Çıkarma Yapamaz)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28.10.2026 - 28.10.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cumhuriyet Bayramı Arefesi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29.10.2026 - 29.10.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cumhuriyet Bayramı</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="tableStyle1"/>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="1" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
             <w:shd w:val="clear" w:fill="#0f3d6e"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="#FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">December 2025</w:t>
+              <w:t xml:space="preserve">December 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="3000" w:type="dxa"/>
         <w:gridCol w:w="7000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="tableStyle1"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="1" w:color="white"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:fill="#2d90d6"/>
             <w:noWrap/>
           </w:tcPr>
@@ -473,200 +611,108 @@
         <w:gridCol w:w="7000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="tableStyle1"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
               <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">15.12.2025 - 15.01.2026</w:t>
+              <w:t xml:space="preserve">18.12.2026 - 18.12.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Hukuk Fakültesi - Yıllık Ara Sınav Tarihlerinin İlanı</w:t>
-            </w:r>
-[...90 lines deleted...]
-              <w:t xml:space="preserve">Hukuk Fakültesi- Yıllık Ara Sınav Mazeret Sınavı Başvurusu</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="tableStyle1"/>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="1" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
             <w:shd w:val="clear" w:fill="#0f3d6e"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="#FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">January 2026</w:t>
+              <w:t xml:space="preserve">January 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="3000" w:type="dxa"/>
         <w:gridCol w:w="7000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="tableStyle1"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="1" w:color="white"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:fill="#2d90d6"/>
             <w:noWrap/>
           </w:tcPr>
@@ -715,292 +761,246 @@
         <w:gridCol w:w="7000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="tableStyle1"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
               <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">01.01.2026 - 01.01.2026</w:t>
+              <w:t xml:space="preserve">01.01.2027 - 01.01.2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Yılbaşı</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
               <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">14.01.2026 - 14.01.2026</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">YDZI1020 İngilizce Yarıyıl Ara Sınavı</w:t>
+              <w:t xml:space="preserve">04.01.2027 - 17.01.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hukuk Fakültesi - Yıllık Ara Sınav Dönemi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
               <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">15.01.2026 - 15.01.2026</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">ATA1020 Atatürk İlkeleri ve İnkılap Tarihi Yarıyıl Ara Sınavı</w:t>
+              <w:t xml:space="preserve">18.01.2027 - 16.04.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hukuk Fakültesi -Yıllık Bahar Yarıyılı Dersler</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
               <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">16.01.2026 - 16.01.2026</w:t>
-[...66 lines deleted...]
-              <w:t xml:space="preserve">Hukuk Fakültesi-Yıllık Bahar Yarıyılı Dersler</w:t>
+              <w:t xml:space="preserve">25.01.2027 - 05.02.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hukuk Fakültesi- Yıllık Ara Sınav Mazeret Sınavı Başvurusu</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="tableStyle1"/>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="1" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
             <w:shd w:val="clear" w:fill="#0f3d6e"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="#FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">February 2026</w:t>
+              <w:t xml:space="preserve">February 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="3000" w:type="dxa"/>
         <w:gridCol w:w="7000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="tableStyle1"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="1" w:color="white"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:fill="#2d90d6"/>
             <w:noWrap/>
           </w:tcPr>
@@ -1049,292 +1049,154 @@
         <w:gridCol w:w="7000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="tableStyle1"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
               <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">01.02.2026 - 01.02.2026</w:t>
+              <w:t xml:space="preserve">05.02.2027 - 05.02.2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Hukuk Fakültesi-Yıllık Ara Sınav Notlarının İlanı İçin Son Gün</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
               <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">23.02.2026 - 27.02.2026</w:t>
+              <w:t xml:space="preserve">22.02.2027 - 26.02.2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Hukuk Fakültesi-Yıllık Ara Sınav Mazeret Sınavı Dönemi</w:t>
-            </w:r>
-[...136 lines deleted...]
-              <w:t xml:space="preserve">TRD1020 Türk Dili Mazeret Sınavı</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="tableStyle1"/>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="1" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
             <w:shd w:val="clear" w:fill="#0f3d6e"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="#FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">April 2026</w:t>
+              <w:t xml:space="preserve">March 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="3000" w:type="dxa"/>
         <w:gridCol w:w="7000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="tableStyle1"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="1" w:color="white"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:fill="#2d90d6"/>
             <w:noWrap/>
           </w:tcPr>
@@ -1383,108 +1245,246 @@
         <w:gridCol w:w="7000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="tableStyle1"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
               <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">24.04.2026 - 24.04.2026</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Hukuk Fakültesi- Yıllık Yıl Sonu Sınavı Tarihlerinin İlanı</w:t>
+              <w:t xml:space="preserve">08.03.2027 - 08.03.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ramazan Bayramı Arefesi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">09.03.2027 - 09.03.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ramazan Bayramı 1. Gün</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.03.2027 - 10.03.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ramazan Bayramı 2. Gün</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.03.2027 - 11.03.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ramazan Bayramı 3. Gün</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="tableStyle1"/>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="1" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
             <w:shd w:val="clear" w:fill="#0f3d6e"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="#FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">May 2026</w:t>
+              <w:t xml:space="preserve">April 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="3000" w:type="dxa"/>
         <w:gridCol w:w="7000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="tableStyle1"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="1" w:color="white"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:fill="#2d90d6"/>
             <w:noWrap/>
           </w:tcPr>
@@ -1533,246 +1533,200 @@
         <w:gridCol w:w="7000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="tableStyle1"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
               <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">04.05.2026 - 24.05.2026</w:t>
+              <w:t xml:space="preserve">05.04.2027 - 05.04.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hukuk Fakültesi- Yıllık Yıl Sonu Sınavı Tarihlerinin İlanı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19.04.2027 - 09.05.2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Hukuk Fakültesi-Yıllık Yıl Sonu Sınavı Dönemi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
               <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">20.05.2026 - 20.05.2026</w:t>
-[...112 lines deleted...]
-              <w:t xml:space="preserve">Hukuk Fakültesi TRD1020 Türk Dili Yarıyıl Sonu Sınavı</w:t>
+              <w:t xml:space="preserve">23.04.2027 - 23.04.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ulusal Egemenlik ve Çocuk Bayramı</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="tableStyle1"/>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="1" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
             <w:shd w:val="clear" w:fill="#0f3d6e"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="#FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">June 2026</w:t>
+              <w:t xml:space="preserve">May 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="3000" w:type="dxa"/>
         <w:gridCol w:w="7000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="tableStyle1"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="1" w:color="white"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:fill="#2d90d6"/>
             <w:noWrap/>
           </w:tcPr>
@@ -1821,246 +1775,384 @@
         <w:gridCol w:w="7000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="tableStyle1"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
               <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">15.06.2026 - 28.06.2026</w:t>
+              <w:t xml:space="preserve">01.05.2027 - 01.05.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Emek ve Dayanışma Günü</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15.05.2027 - 15.05.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kurban Bayramı Arefesi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16.05.2027 - 16.05.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kurban Bayramı 1. Gün</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17.05.2027 - 17.05.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kurban Bayramı 2. Gün</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18.05.2027 - 18.05.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kurban Bayramı 3. Gün</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19.05.2027 - 19.05.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kurban Bayramı 4. Gün / Atatürk’ü Anma, Gençlik ve Spor Bayramı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24.05.2027 - 31.05.2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Hukuk Fakültesi-Yıllık-Bütünleme Sınav Dönemi</w:t>
-            </w:r>
-[...136 lines deleted...]
-              <w:t xml:space="preserve">Hukuk Fakültesi TRD1020 Türk Dili Bütünleme Sınavı</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="tableStyle1"/>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="1" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
             <w:shd w:val="clear" w:fill="#0f3d6e"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="#FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">July 2026</w:t>
+              <w:t xml:space="preserve">July 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="3000" w:type="dxa"/>
         <w:gridCol w:w="7000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="tableStyle1"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="1" w:color="white"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:fill="#2d90d6"/>
             <w:noWrap/>
           </w:tcPr>
@@ -2109,210 +2201,268 @@
         <w:gridCol w:w="7000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="tableStyle1"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
               <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">13.07.2026 - 17.07.2026</w:t>
+              <w:t xml:space="preserve">05.07.2027 - 09.07.2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Hukuk Fakültesi- Yıllık- Üç Ders Sınavı</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
               <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">29.07.2026 - 29.07.2026</w:t>
-[...24 lines deleted...]
-      </w:tr>
+              <w:t xml:space="preserve">15.07.2027 - 15.07.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15 Temmuz Demokrasi ve Milli Birlik Günü</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="tableStyle1"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="1" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:shd w:val="clear" w:fill="#0f3d6e"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="#FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">August 2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="3000" w:type="dxa"/>
+        <w:gridCol w:w="7000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="tableStyle1"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="white"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:fill="#2d90d6"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="white"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Start - End Date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="#2d90d6"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="white"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Event Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="3000" w:type="dxa"/>
+        <w:gridCol w:w="7000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="tableStyle1"/>
+      </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
               <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">30.07.2026 - 30.07.2026</w:t>
-[...66 lines deleted...]
-              <w:t xml:space="preserve">Hukuk Fakültesi TRD1020 Türk Dili Üç Ders Sınavları</w:t>
+              <w:t xml:space="preserve">30.08.2027 - 30.08.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zafer Bayramı</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="300" w:right="300" w:bottom="300" w:left="300" w:header="100" w:footer="125" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2391,51 +2541,51 @@
     </w:r>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve">Bu belgenin hukuki geçerliliği yoktur. Marmara Üniversitesi, Akademik Takvim üzerinde değişiklik yapma hakkını saklı tutar. Akademik Takvim'in güncel halini takvim.marmara.edu.tr adresinden takip edebilirsiniz.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve">Download Date : 10.08.2026 13:22:11</w:t>
+      <w:t xml:space="preserve">Download Date : 26.09.2026 16:04:56</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
@@ -2472,51 +2622,51 @@
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" stroked="f" style="width:265pt; height:83.265027322404pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
         <w:color w:val="#193F65"/>
         <w:sz w:val="34"/>
         <w:szCs w:val="34"/>
       </w:rPr>
-      <w:t xml:space="preserve">2025-2026 ACADEMIC CALENDAR (Faculty of Law)</w:t>
+      <w:t xml:space="preserve">2026-2027 ACADEMIC CALENDAR (Faculty of Law)</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape id="_x0000_s1003" type="#_x0000_t32" style="width:750pt; height:0pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
           <w10:wrap type="inline"/>
           <v:stroke weight="1pt" color="#e8e8e8"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>