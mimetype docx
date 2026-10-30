--- v8 (2026-09-15)
+++ v9 (2026-10-30)
@@ -14457,51 +14457,51 @@
     </w:r>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve">Bu belgenin hukuki geçerliliği yoktur. Marmara Üniversitesi, Akademik Takvim üzerinde değişiklik yapma hakkını saklı tutar. Akademik Takvim'in güncel halini takvim.marmara.edu.tr adresinden takip edebilirsiniz.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve">Download Date : 15.09.2026 22:42:07</w:t>
+      <w:t xml:space="preserve">Download Date : 31.10.2026 02:50:46</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
@@ -14601,61 +14601,62 @@
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+        <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Arial" w:cs="Open Sans"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
-      <w:ind w:left="72" w:right="0" w:firstLine="0"/>
+      <w:ind w:left="72" w:right="0" w:firstLine="0" w:hanging="0"/>
       <w:spacing w:before="40" w:after="40"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="tableStyle1">
     <w:name w:val="tableStyle1"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="autofit"/>
       <w:tblCellMar>
         <w:top w:w="10" w:type="dxa"/>
         <w:left w:w="10" w:type="dxa"/>
         <w:right w:w="10" w:type="dxa"/>
         <w:bottom w:w="10" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>