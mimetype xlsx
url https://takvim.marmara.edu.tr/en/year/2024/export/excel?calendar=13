--- v2 (2026-03-01)
+++ v3 (2026-04-26)
@@ -19,51 +19,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="389">
   <si>
     <t>2024-2025 ACADEMIC CALENDAR</t>
   </si>
   <si>
-    <t>Download Date : 02.03.2026 01:06:40</t>
+    <t>Download Date : 27.04.2026 00:28:24</t>
   </si>
   <si>
     <t>Bu belgenin hukuki geçerliliği yoktur. Marmara Üniversitesi, Akademik Takvim üzerinde değişiklik yapma hakkını saklı tutar. Akademik Takvim'in güncel halini takvim.marmara.edu.tr adresinden takip edebilirsiniz.</t>
   </si>
   <si>
     <t xml:space="preserve"> August 2024</t>
   </si>
   <si>
     <t>Start - End Date</t>
   </si>
   <si>
     <t>Event Name</t>
   </si>
   <si>
     <t>05.08.2024 - 06.09.2024</t>
   </si>
   <si>
     <t>Güz Yarıyılı Özel Öğrenci Başvurusu</t>
   </si>
   <si>
     <t>12.08.2024 - 16.08.2024</t>
   </si>
   <si>
     <t>Tezli-Tezsiz Yüksek Lisans Programları Arası Geçiş Başvuruları</t>
   </si>