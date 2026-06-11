--- v3 (2026-04-26)
+++ v4 (2026-06-11)
@@ -19,51 +19,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="389">
   <si>
     <t>2024-2025 ACADEMIC CALENDAR</t>
   </si>
   <si>
-    <t>Download Date : 27.04.2026 00:28:24</t>
+    <t>Download Date : 11.06.2026 08:45:00</t>
   </si>
   <si>
     <t>Bu belgenin hukuki geçerliliği yoktur. Marmara Üniversitesi, Akademik Takvim üzerinde değişiklik yapma hakkını saklı tutar. Akademik Takvim'in güncel halini takvim.marmara.edu.tr adresinden takip edebilirsiniz.</t>
   </si>
   <si>
     <t xml:space="preserve"> August 2024</t>
   </si>
   <si>
     <t>Start - End Date</t>
   </si>
   <si>
     <t>Event Name</t>
   </si>
   <si>
     <t>05.08.2024 - 06.09.2024</t>
   </si>
   <si>
     <t>Güz Yarıyılı Özel Öğrenci Başvurusu</t>
   </si>
   <si>
     <t>12.08.2024 - 16.08.2024</t>
   </si>
   <si>
     <t>Tezli-Tezsiz Yüksek Lisans Programları Arası Geçiş Başvuruları</t>
   </si>