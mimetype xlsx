--- v4 (2026-06-11)
+++ v5 (2026-07-26)
@@ -14,56 +14,56 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="389">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="387">
   <si>
     <t>2024-2025 ACADEMIC CALENDAR</t>
   </si>
   <si>
-    <t>Download Date : 11.06.2026 08:45:00</t>
+    <t>Download Date : 26.07.2026 10:57:07</t>
   </si>
   <si>
     <t>Bu belgenin hukuki geçerliliği yoktur. Marmara Üniversitesi, Akademik Takvim üzerinde değişiklik yapma hakkını saklı tutar. Akademik Takvim'in güncel halini takvim.marmara.edu.tr adresinden takip edebilirsiniz.</t>
   </si>
   <si>
     <t xml:space="preserve"> August 2024</t>
   </si>
   <si>
     <t>Start - End Date</t>
   </si>
   <si>
     <t>Event Name</t>
   </si>
   <si>
     <t>05.08.2024 - 06.09.2024</t>
   </si>
   <si>
     <t>Güz Yarıyılı Özel Öğrenci Başvurusu</t>
   </si>
   <si>
     <t>12.08.2024 - 16.08.2024</t>
   </si>
   <si>
     <t>Tezli-Tezsiz Yüksek Lisans Programları Arası Geçiş Başvuruları</t>
   </si>
@@ -1145,56 +1145,50 @@
     <t>Atatürk Eğitim Fakültesi Resim-İş Öğretmenliği Özel Yetenek Sınavı Yedek Adaylardan Ön Kayıt Dilekçesi Alınması</t>
   </si>
   <si>
     <t>15.09.2025 - 17.09.2025</t>
   </si>
   <si>
     <t>Güzel Sanatlar Fakültesi Özel Yetenek Yedek Kayıtlar</t>
   </si>
   <si>
     <t>15.09.2025 - 19.09.2025</t>
   </si>
   <si>
     <t>44.Madde Kapsamında Bahar Dönemi I. Sınav Hakkı</t>
   </si>
   <si>
     <t>16.09.2025 - 16.09.2025</t>
   </si>
   <si>
     <t>2025-2026 Eğitim-Öğretim Yılı Güz Dönemi Lisansüstü Yedeklerin İlanı</t>
   </si>
   <si>
     <t>17.09.2025 - 17.09.2025</t>
   </si>
   <si>
     <t>2025-2026 Eğitim-Öğretim Yılı Güz Dönemi Lisansüstü Yedeklerden Ön Kayıt Dilekçesi Alınması</t>
-  </si>
-[...4 lines deleted...]
-    <t>Atatürk Eğitim Fakültesi Resim-İş Öğretmenliği Özel Yetenek Sınav Yedekten Kesin Kayıt Hakkı Kazananların Kayıt İşlemlerinin Yapılması</t>
   </si>
   <si>
     <t>18.09.2025 - 18.09.2025</t>
   </si>
   <si>
     <t>2025-2026 Eğitim-Öğretim Yılı Güz Dönemi Lisansüstü Yedek-Kesin Kayıt Hakkı Kazananların İlanı</t>
   </si>
   <si>
     <t>19.09.2025 - 19.09.2025</t>
   </si>
   <si>
     <t>2025-2026 Eğitim-Öğretim Yılı Güz Dönemi Lisansüstü Yedek Ön Kayıt Dilekçesi Alınan Adayların Kesin Kayıtları</t>
   </si>
   <si>
     <t>Yaz Okulu Yarıyıl Sonrası Tek Ders Sınavı</t>
   </si>
   <si>
     <t>29.09.2025 - 03.10.2025</t>
   </si>
   <si>
     <t>44.Madde Kapsamında Bahar Dönemi II. Sınav Hakkı</t>
   </si>
   <si>
     <t xml:space="preserve"> October 2025</t>
   </si>
@@ -1656,51 +1650,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:B240"/>
+  <dimension ref="A1:B239"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="50" customWidth="true" style="0"/>
     <col min="2" max="2" width="150" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" customHeight="1" ht="70">
       <c r="A1" s="1"/>
       <c r="B1" s="7" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="9" t="s">
         <v>2</v>
       </c>
     </row>
@@ -3504,119 +3498,111 @@
       <c r="A231" s="5" t="s">
         <v>375</v>
       </c>
       <c r="B231" s="6" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="232" spans="1:2" customHeight="1" ht="18">
       <c r="A232" s="5" t="s">
         <v>377</v>
       </c>
       <c r="B232" s="6" t="s">
         <v>378</v>
       </c>
     </row>
     <row r="233" spans="1:2" customHeight="1" ht="18">
       <c r="A233" s="5" t="s">
         <v>379</v>
       </c>
       <c r="B233" s="6" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="234" spans="1:2" customHeight="1" ht="18">
       <c r="A234" s="5" t="s">
+        <v>379</v>
+      </c>
+      <c r="B234" s="6" t="s">
         <v>381</v>
-      </c>
-[...1 lines deleted...]
-        <v>382</v>
       </c>
     </row>
     <row r="235" spans="1:2" customHeight="1" ht="18">
       <c r="A235" s="5" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="B235" s="6" t="s">
         <v>383</v>
       </c>
     </row>
-    <row r="236" spans="1:2" customHeight="1" ht="18">
-      <c r="A236" s="5" t="s">
+    <row r="236" spans="1:2" customHeight="1" ht="25">
+      <c r="A236" s="3" t="s">
         <v>384</v>
       </c>
-      <c r="B236" s="6" t="s">
+      <c r="B236" s="2"/>
+    </row>
+    <row r="237" spans="1:2" customHeight="1" ht="20">
+      <c r="A237" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B237" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="238" spans="1:2" customHeight="1" ht="18">
+      <c r="A238" s="5" t="s">
         <v>385</v>
       </c>
-    </row>
-[...11 lines deleted...]
-        <v>5</v>
+      <c r="B238" s="6" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="239" spans="1:2" customHeight="1" ht="18">
       <c r="A239" s="5" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
       <c r="B239" s="6" t="s">
-        <v>29</v>
-[...6 lines deleted...]
-      <c r="B240" s="6" t="s">
         <v>31</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="A21:B21"/>
     <mergeCell ref="A31:B31"/>
     <mergeCell ref="A41:B41"/>
     <mergeCell ref="A64:B64"/>
     <mergeCell ref="A89:B89"/>
     <mergeCell ref="A100:B100"/>
     <mergeCell ref="A111:B111"/>
     <mergeCell ref="A122:B122"/>
     <mergeCell ref="A138:B138"/>
     <mergeCell ref="A147:B147"/>
     <mergeCell ref="A199:B199"/>
-    <mergeCell ref="A237:B237"/>
+    <mergeCell ref="A236:B236"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>