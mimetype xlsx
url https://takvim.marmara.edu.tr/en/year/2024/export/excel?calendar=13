--- v5 (2026-07-26)
+++ v6 (2026-09-14)
@@ -19,51 +19,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="387">
   <si>
     <t>2024-2025 ACADEMIC CALENDAR</t>
   </si>
   <si>
-    <t>Download Date : 26.07.2026 10:57:07</t>
+    <t>Download Date : 14.09.2026 07:47:42</t>
   </si>
   <si>
     <t>Bu belgenin hukuki geçerliliği yoktur. Marmara Üniversitesi, Akademik Takvim üzerinde değişiklik yapma hakkını saklı tutar. Akademik Takvim'in güncel halini takvim.marmara.edu.tr adresinden takip edebilirsiniz.</t>
   </si>
   <si>
     <t xml:space="preserve"> August 2024</t>
   </si>
   <si>
     <t>Start - End Date</t>
   </si>
   <si>
     <t>Event Name</t>
   </si>
   <si>
     <t>05.08.2024 - 06.09.2024</t>
   </si>
   <si>
     <t>Güz Yarıyılı Özel Öğrenci Başvurusu</t>
   </si>
   <si>
     <t>12.08.2024 - 16.08.2024</t>
   </si>
   <si>
     <t>Tezli-Tezsiz Yüksek Lisans Programları Arası Geçiş Başvuruları</t>
   </si>