--- v2 (2026-03-01)
+++ v3 (2026-04-26)
@@ -11249,51 +11249,51 @@
     </w:r>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve">Bu belgenin hukuki geçerliliği yoktur. Marmara Üniversitesi, Akademik Takvim üzerinde değişiklik yapma hakkını saklı tutar. Akademik Takvim'in güncel halini takvim.marmara.edu.tr adresinden takip edebilirsiniz.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve">Download Date : 02.03.2026 01:06:24</w:t>
+      <w:t xml:space="preserve">Download Date : 27.04.2026 00:29:02</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>