--- v3 (2026-04-26)
+++ v4 (2026-06-11)
@@ -11249,51 +11249,51 @@
     </w:r>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve">Bu belgenin hukuki geçerliliği yoktur. Marmara Üniversitesi, Akademik Takvim üzerinde değişiklik yapma hakkını saklı tutar. Akademik Takvim'in güncel halini takvim.marmara.edu.tr adresinden takip edebilirsiniz.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve">Download Date : 27.04.2026 00:29:02</w:t>
+      <w:t xml:space="preserve">Download Date : 11.06.2026 08:45:39</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>