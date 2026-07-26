--- v4 (2026-06-11)
+++ v5 (2026-07-26)
@@ -10701,96 +10701,50 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">17.09.2025 - 17.09.2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">2025-2026 Eğitim-Öğretim Yılı Güz Dönemi Lisansüstü Yedeklerden Ön Kayıt Dilekçesi Alınması</w:t>
-            </w:r>
-[...44 lines deleted...]
-              <w:t xml:space="preserve">Atatürk Eğitim Fakültesi Resim-İş Öğretmenliği Özel Yetenek Sınav Yedekten Kesin Kayıt Hakkı Kazananların Kayıt İşlemlerinin Yapılması</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
               <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">18.09.2025 - 18.09.2025</w:t>
@@ -11249,51 +11203,51 @@
     </w:r>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve">Bu belgenin hukuki geçerliliği yoktur. Marmara Üniversitesi, Akademik Takvim üzerinde değişiklik yapma hakkını saklı tutar. Akademik Takvim'in güncel halini takvim.marmara.edu.tr adresinden takip edebilirsiniz.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve">Download Date : 11.06.2026 08:45:39</w:t>
+      <w:t xml:space="preserve">Download Date : 26.07.2026 10:57:07</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>