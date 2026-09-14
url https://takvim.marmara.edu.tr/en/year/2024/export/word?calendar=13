--- v5 (2026-07-26)
+++ v6 (2026-09-14)
@@ -11203,51 +11203,51 @@
     </w:r>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve">Bu belgenin hukuki geçerliliği yoktur. Marmara Üniversitesi, Akademik Takvim üzerinde değişiklik yapma hakkını saklı tutar. Akademik Takvim'in güncel halini takvim.marmara.edu.tr adresinden takip edebilirsiniz.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve">Download Date : 26.07.2026 10:57:07</w:t>
+      <w:t xml:space="preserve">Download Date : 14.09.2026 07:47:43</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>