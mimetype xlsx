--- v0 (2026-04-02)
+++ v1 (2026-05-22)
@@ -14,56 +14,56 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="269">
   <si>
     <t>2025-2026 AKADEMİK TAKVİM</t>
   </si>
   <si>
-    <t>İndirilme Tarihi : 02.04.2026 18:35:20</t>
+    <t>İndirilme Tarihi : 22.05.2026 19:31:20</t>
   </si>
   <si>
     <t>Bu belgenin hukuki geçerliliği yoktur. Marmara Üniversitesi, Akademik Takvim üzerinde değişiklik yapma hakkını saklı tutar. Akademik Takvim'in güncel halini takvim.marmara.edu.tr adresinden takip edebilirsiniz.</t>
   </si>
   <si>
     <t xml:space="preserve"> Ağustos 2025</t>
   </si>
   <si>
     <t>Başlangıç - Bitiş Tarihi</t>
   </si>
   <si>
     <t>Etkinlik Adı</t>
   </si>
   <si>
     <t>12.08.2025 - 12.09.2025</t>
   </si>
   <si>
     <t>Güz Yarıyılı Özel Öğrenci Başvurusu</t>
   </si>
   <si>
     <t xml:space="preserve"> Eylül 2025</t>
   </si>
   <si>
     <t>08.09.2025 - 20.09.2025</t>
   </si>
@@ -619,138 +619,192 @@
   <si>
     <t>Kurban Bayramı 1. Gün</t>
   </si>
   <si>
     <t>28.05.2026 - 28.05.2026</t>
   </si>
   <si>
     <t>Kurban Bayramı 2. Gün</t>
   </si>
   <si>
     <t>29.05.2026 - 29.05.2026</t>
   </si>
   <si>
     <t>Kurban Bayramı 3. Gün</t>
   </si>
   <si>
     <t>30.05.2026 - 30.05.2026</t>
   </si>
   <si>
     <t>Kurban Bayramı 4. Gün</t>
   </si>
   <si>
     <t xml:space="preserve"> Haziran 2026</t>
   </si>
   <si>
+    <t>02.06.2026 - 22.06.2026</t>
+  </si>
+  <si>
+    <t>2026-2027 Eğitim-Öğretim Yılı Güz Dönemi Lisansüstü Programlara Başvuru Tarihleri</t>
+  </si>
+  <si>
+    <t>02.06.2026 - 23.06.2026</t>
+  </si>
+  <si>
+    <t>2026-2027 Eğitim-Öğretim Yılı Güz Dönemi Lisansüstü Programlara Başvuruların Onay İşlemleri</t>
+  </si>
+  <si>
     <t>08.06.2026 - 21.06.2026</t>
   </si>
   <si>
     <t>Bahar Yarıyılı Yarıyıl Sonu Sınavı Dönemi</t>
   </si>
   <si>
     <t>22.06.2026 - 05.07.2026</t>
   </si>
   <si>
     <t>Bahar Yarıyılı Bütünleme Sınavı Dönemi</t>
   </si>
   <si>
     <t>27.06.2026 - 28.06.2026</t>
   </si>
   <si>
     <t>Fen Bilimleri Enstitüsü İş Güvenliği Uzaktan Öğretim Bahar Yarıyılı Sonu (Final) Sınavı</t>
   </si>
   <si>
     <t>Fen Bilimleri Enstitüsü Mühendislik Yönetimi Uzaktan Öğretim Bahar Yarıyılı Sonu (Final) Sınavı</t>
   </si>
   <si>
     <t xml:space="preserve"> Temmuz 2026</t>
   </si>
   <si>
     <t>01.07.2026 - 07.07.2026</t>
   </si>
   <si>
     <t>Yaz Okulu Ön Kayıt İşlemleri</t>
   </si>
   <si>
+    <t>06.07.2026 - 08.07.2026</t>
+  </si>
+  <si>
+    <t>2026-2027 Eğitim-Öğretim Yılı Güz Dönemi Lisansüstü Programlara Başvuran Adaylar İçin Mesleki Bilgi Değerlendirmesi ve Mülakat</t>
+  </si>
+  <si>
     <t>08.07.2026 - 08.07.2026</t>
   </si>
   <si>
     <t>Yaz Okulu Açılması Kesinleşen Derslerin İlanı</t>
   </si>
   <si>
     <t>09.07.2026 - 10.07.2026</t>
   </si>
   <si>
     <t>Yaz Okulu Kesin Kayıt İşlemleri</t>
   </si>
   <si>
     <t>11.07.2026 - 12.07.2026</t>
   </si>
   <si>
     <t>Fen Bilimleri Enstitüsü İş Güvenliği Uzaktan Öğretim Bahar Yarıyılı Bütünleme Sınavı</t>
   </si>
   <si>
     <t>Fen Bilimleri Enstitüsü Mühendislik Yönetimi Uzaktan Öğretim Bahar Yarıyılı Bütünleme Sınavı</t>
   </si>
   <si>
     <t>13.07.2026 - 29.08.2026</t>
   </si>
   <si>
     <t>Yaz Okulu Dersler</t>
   </si>
   <si>
+    <t>14.07.2026 - 14.07.2026</t>
+  </si>
+  <si>
+    <t>2026-2027 Eğitim-Öğretim Yılı Güz Dönemi Lisansüstü Programlara Başvuru Sonuçlarının İlanı</t>
+  </si>
+  <si>
     <t>15.07.2026 - 15.07.2026</t>
   </si>
   <si>
     <t>15 Temmuz Demokrasi ve Milli Birlik Günü</t>
   </si>
   <si>
     <t>22.07.2026 - 22.07.2026</t>
   </si>
   <si>
     <t>Bahar Yarıyılı Tek Ders Sınavı</t>
   </si>
   <si>
+    <t>27.07.2026 - 29.07.2026</t>
+  </si>
+  <si>
+    <t>2026-2027 Eğitim-Öğretim Yılı Güz Dönemi Lisansüstü Kesin Kayıt İşlemleri</t>
+  </si>
+  <si>
     <t>29.07.2026 - 29.07.2026</t>
   </si>
   <si>
     <t>2025-2026 Eğitim-Öğretim Yılı Bahar Yarıyılı Sonunda Mezun Olan Öğrencilerin Mezuniyet İşlemlerinin Tamamlanması için Son Gün</t>
   </si>
   <si>
+    <t>31.07.2026 - 31.07.2026</t>
+  </si>
+  <si>
+    <t>2026-2027 Eğitim-Öğretim Yılı Güz Dönemi Lisansüstü Yedek Kontenjanların İlanı</t>
+  </si>
+  <si>
     <t xml:space="preserve"> Ağustos 2026</t>
   </si>
   <si>
+    <t>03.08.2026 - 04.08.2026</t>
+  </si>
+  <si>
+    <t>2026-2027 Eğitim-Öğretim Yılı Güz Dönemi Lisansüstü Yedeklerden Ön Kayıt Dilekçesi Alınması</t>
+  </si>
+  <si>
     <t>03.08.2026 - 14.08.2026</t>
   </si>
   <si>
     <t>Yaz Okulu Ara Sınav Mazeret Sınavı Başvurusu</t>
   </si>
   <si>
     <t>03.08.2026 - 08.08.2026</t>
   </si>
   <si>
     <t>Yaz Okulu Ara Sınav Tarihleri</t>
+  </si>
+  <si>
+    <t>06.08.2026 - 06.08.2026</t>
+  </si>
+  <si>
+    <t>2026-2027 Eğitim-Öğretim Yılı Güz Dönemi Lisansüstü Yedek-Kesin Kayıt Hakkı Kazananların İlanı</t>
+  </si>
+  <si>
+    <t>07.08.2026 - 07.08.2026</t>
+  </si>
+  <si>
+    <t>2026-2027 Eğitim-Öğretim Yılı Güz Dönemi Lisansüstü Yedek Ön Kayıt Dilekçesi Alınan Adayların Kesin Kayıtları</t>
   </si>
   <si>
     <t>19.08.2026 - 21.08.2026</t>
   </si>
   <si>
     <t>Yaz Okulu Ara Sınav Mazeret Sınavı</t>
   </si>
   <si>
     <t>28.08.2026 - 28.08.2026</t>
   </si>
   <si>
     <t>2025-2026 Eğitim-Öğretim Yılı Bahar Yarı Yılı Çift Anadal ve Yandal Programları Öğrencileri İçin Başarısızlık Nedeniyle Kayıtların Silinmesi İçin Son Gün</t>
   </si>
   <si>
     <t>2025-2026 Eğitim-Öğretim Yılı Bahar Yarıyılı Çift Anadal ve Yandal Programları Öğrencileri İçin Başarısızlık Nedeniyle Kayıtların Silinmesi İçin Son Gün</t>
   </si>
   <si>
     <t>30.08.2026 - 30.08.2026</t>
   </si>
   <si>
     <t>Zafer Bayramı</t>
   </si>
   <si>
     <t>31.08.2026 - 11.09.2026</t>
   </si>
@@ -1242,51 +1296,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:B153"/>
+  <dimension ref="A1:B162"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="50" customWidth="true" style="0"/>
     <col min="2" max="2" width="150" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" customHeight="1" ht="70">
       <c r="A1" s="1"/>
       <c r="B1" s="7" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="9" t="s">
         <v>2</v>
       </c>
     </row>
@@ -2232,282 +2286,354 @@
       <c r="A123" s="5" t="s">
         <v>201</v>
       </c>
       <c r="B123" s="6" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="124" spans="1:2" customHeight="1" ht="18">
       <c r="A124" s="5" t="s">
         <v>203</v>
       </c>
       <c r="B124" s="6" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="125" spans="1:2" customHeight="1" ht="18">
       <c r="A125" s="5" t="s">
         <v>205</v>
       </c>
       <c r="B125" s="6" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="126" spans="1:2" customHeight="1" ht="18">
       <c r="A126" s="5" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B126" s="6" t="s">
-        <v>207</v>
-[...3 lines deleted...]
-      <c r="A127" s="3" t="s">
         <v>208</v>
       </c>
-      <c r="B127" s="2"/>
-[...2 lines deleted...]
-      <c r="A128" s="4" t="s">
+    </row>
+    <row r="127" spans="1:2" customHeight="1" ht="18">
+      <c r="A127" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="B127" s="6" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="128" spans="1:2" customHeight="1" ht="18">
+      <c r="A128" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="B128" s="6" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="129" spans="1:2" customHeight="1" ht="25">
+      <c r="A129" s="3" t="s">
+        <v>212</v>
+      </c>
+      <c r="B129" s="2"/>
+    </row>
+    <row r="130" spans="1:2" customHeight="1" ht="20">
+      <c r="A130" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B128" s="4" t="s">
+      <c r="B130" s="4" t="s">
         <v>5</v>
-      </c>
-[...14 lines deleted...]
-        <v>212</v>
       </c>
     </row>
     <row r="131" spans="1:2" customHeight="1" ht="18">
       <c r="A131" s="5" t="s">
         <v>213</v>
       </c>
       <c r="B131" s="6" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="132" spans="1:2" customHeight="1" ht="18">
       <c r="A132" s="5" t="s">
         <v>215</v>
       </c>
       <c r="B132" s="6" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="133" spans="1:2" customHeight="1" ht="18">
       <c r="A133" s="5" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B133" s="6" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
     </row>
     <row r="134" spans="1:2" customHeight="1" ht="18">
       <c r="A134" s="5" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B134" s="6" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
     </row>
     <row r="135" spans="1:2" customHeight="1" ht="18">
       <c r="A135" s="5" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B135" s="6" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="136" spans="1:2" customHeight="1" ht="18">
       <c r="A136" s="5" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="B136" s="6" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="137" spans="1:2" customHeight="1" ht="18">
       <c r="A137" s="5" t="s">
         <v>224</v>
       </c>
       <c r="B137" s="6" t="s">
         <v>225</v>
       </c>
     </row>
-    <row r="138" spans="1:2" customHeight="1" ht="25">
-      <c r="A138" s="3" t="s">
+    <row r="138" spans="1:2" customHeight="1" ht="18">
+      <c r="A138" s="5" t="s">
         <v>226</v>
       </c>
-      <c r="B138" s="2"/>
-[...6 lines deleted...]
-        <v>5</v>
+      <c r="B138" s="6" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="139" spans="1:2" customHeight="1" ht="18">
+      <c r="A139" s="5" t="s">
+        <v>228</v>
+      </c>
+      <c r="B139" s="6" t="s">
+        <v>229</v>
       </c>
     </row>
     <row r="140" spans="1:2" customHeight="1" ht="18">
       <c r="A140" s="5" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="B140" s="6" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
     </row>
     <row r="141" spans="1:2" customHeight="1" ht="18">
       <c r="A141" s="5" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="B141" s="6" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
     </row>
     <row r="142" spans="1:2" customHeight="1" ht="18">
       <c r="A142" s="5" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="B142" s="6" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
     </row>
     <row r="143" spans="1:2" customHeight="1" ht="18">
       <c r="A143" s="5" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="B143" s="6" t="s">
-        <v>234</v>
-[...14 lines deleted...]
-      <c r="B145" s="6" t="s">
         <v>237</v>
+      </c>
+    </row>
+    <row r="144" spans="1:2" customHeight="1" ht="25">
+      <c r="A144" s="3" t="s">
+        <v>238</v>
+      </c>
+      <c r="B144" s="2"/>
+    </row>
+    <row r="145" spans="1:2" customHeight="1" ht="20">
+      <c r="A145" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B145" s="4" t="s">
+        <v>5</v>
       </c>
     </row>
     <row r="146" spans="1:2" customHeight="1" ht="18">
       <c r="A146" s="5" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B146" s="6" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
     </row>
     <row r="147" spans="1:2" customHeight="1" ht="18">
       <c r="A147" s="5" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B147" s="6" t="s">
-        <v>241</v>
-[...3 lines deleted...]
-      <c r="A148" s="3" t="s">
         <v>242</v>
       </c>
-      <c r="B148" s="2"/>
-[...6 lines deleted...]
-        <v>5</v>
+    </row>
+    <row r="148" spans="1:2" customHeight="1" ht="18">
+      <c r="A148" s="5" t="s">
+        <v>243</v>
+      </c>
+      <c r="B148" s="6" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="149" spans="1:2" customHeight="1" ht="18">
+      <c r="A149" s="5" t="s">
+        <v>245</v>
+      </c>
+      <c r="B149" s="6" t="s">
+        <v>246</v>
       </c>
     </row>
     <row r="150" spans="1:2" customHeight="1" ht="18">
       <c r="A150" s="5" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="B150" s="6" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
     </row>
     <row r="151" spans="1:2" customHeight="1" ht="18">
       <c r="A151" s="5" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
       <c r="B151" s="6" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
     </row>
     <row r="152" spans="1:2" customHeight="1" ht="18">
       <c r="A152" s="5" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="B152" s="6" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
     </row>
     <row r="153" spans="1:2" customHeight="1" ht="18">
       <c r="A153" s="5" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="B153" s="6" t="s">
-        <v>250</v>
+        <v>253</v>
+      </c>
+    </row>
+    <row r="154" spans="1:2" customHeight="1" ht="18">
+      <c r="A154" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="B154" s="6" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="155" spans="1:2" customHeight="1" ht="18">
+      <c r="A155" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="B155" s="6" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="156" spans="1:2" customHeight="1" ht="18">
+      <c r="A156" s="5" t="s">
+        <v>258</v>
+      </c>
+      <c r="B156" s="6" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="157" spans="1:2" customHeight="1" ht="25">
+      <c r="A157" s="3" t="s">
+        <v>260</v>
+      </c>
+      <c r="B157" s="2"/>
+    </row>
+    <row r="158" spans="1:2" customHeight="1" ht="20">
+      <c r="A158" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B158" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="159" spans="1:2" customHeight="1" ht="18">
+      <c r="A159" s="5" t="s">
+        <v>261</v>
+      </c>
+      <c r="B159" s="6" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="160" spans="1:2" customHeight="1" ht="18">
+      <c r="A160" s="5" t="s">
+        <v>263</v>
+      </c>
+      <c r="B160" s="6" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="161" spans="1:2" customHeight="1" ht="18">
+      <c r="A161" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="B161" s="6" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="162" spans="1:2" customHeight="1" ht="18">
+      <c r="A162" s="5" t="s">
+        <v>267</v>
+      </c>
+      <c r="B162" s="6" t="s">
+        <v>268</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A17:B17"/>
     <mergeCell ref="A28:B28"/>
     <mergeCell ref="A36:B36"/>
     <mergeCell ref="A58:B58"/>
     <mergeCell ref="A84:B84"/>
     <mergeCell ref="A94:B94"/>
     <mergeCell ref="A106:B106"/>
     <mergeCell ref="A121:B121"/>
-    <mergeCell ref="A127:B127"/>
-[...1 lines deleted...]
-    <mergeCell ref="A148:B148"/>
+    <mergeCell ref="A129:B129"/>
+    <mergeCell ref="A144:B144"/>
+    <mergeCell ref="A157:B157"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>