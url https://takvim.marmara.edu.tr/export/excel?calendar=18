--- v2 (2026-02-16)
+++ v3 (2026-04-03)
@@ -19,51 +19,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
     <t>2025-2026 AKADEMİK TAKVİM (Tıp Fakültesi)</t>
   </si>
   <si>
-    <t>İndirilme Tarihi : 16.02.2026 22:18:23</t>
+    <t>İndirilme Tarihi : 03.04.2026 07:06:06</t>
   </si>
   <si>
     <t>Bu belgenin hukuki geçerliliği yoktur. Marmara Üniversitesi, Akademik Takvim üzerinde değişiklik yapma hakkını saklı tutar. Akademik Takvim'in güncel halini takvim.marmara.edu.tr adresinden takip edebilirsiniz.</t>
   </si>
   <si>
     <t xml:space="preserve"> Haziran 2025</t>
   </si>
   <si>
     <t>Başlangıç - Bitiş Tarihi</t>
   </si>
   <si>
     <t>Etkinlik Adı</t>
   </si>
   <si>
     <t>25.06.2025 - 27.06.2025</t>
   </si>
   <si>
     <t>Tıp Fakültesi 6. Sınıflar Ders Kayıt Tarihleri</t>
   </si>
   <si>
     <t xml:space="preserve"> Temmuz 2025</t>
   </si>
   <si>
     <t>01.07.2025 - 30.06.2026</t>
   </si>