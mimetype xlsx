--- v3 (2026-04-03)
+++ v4 (2026-05-18)
@@ -19,51 +19,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
     <t>2025-2026 AKADEMİK TAKVİM (Tıp Fakültesi)</t>
   </si>
   <si>
-    <t>İndirilme Tarihi : 03.04.2026 07:06:06</t>
+    <t>İndirilme Tarihi : 18.05.2026 12:04:49</t>
   </si>
   <si>
     <t>Bu belgenin hukuki geçerliliği yoktur. Marmara Üniversitesi, Akademik Takvim üzerinde değişiklik yapma hakkını saklı tutar. Akademik Takvim'in güncel halini takvim.marmara.edu.tr adresinden takip edebilirsiniz.</t>
   </si>
   <si>
     <t xml:space="preserve"> Haziran 2025</t>
   </si>
   <si>
     <t>Başlangıç - Bitiş Tarihi</t>
   </si>
   <si>
     <t>Etkinlik Adı</t>
   </si>
   <si>
     <t>25.06.2025 - 27.06.2025</t>
   </si>
   <si>
     <t>Tıp Fakültesi 6. Sınıflar Ders Kayıt Tarihleri</t>
   </si>
   <si>
     <t xml:space="preserve"> Temmuz 2025</t>
   </si>
   <si>
     <t>01.07.2025 - 30.06.2026</t>
   </si>