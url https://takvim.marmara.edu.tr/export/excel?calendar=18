--- v4 (2026-05-18)
+++ v5 (2026-07-02)
@@ -14,56 +14,56 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
     <t>2025-2026 AKADEMİK TAKVİM (Tıp Fakültesi)</t>
   </si>
   <si>
-    <t>İndirilme Tarihi : 18.05.2026 12:04:49</t>
+    <t>İndirilme Tarihi : 02.07.2026 14:31:15</t>
   </si>
   <si>
     <t>Bu belgenin hukuki geçerliliği yoktur. Marmara Üniversitesi, Akademik Takvim üzerinde değişiklik yapma hakkını saklı tutar. Akademik Takvim'in güncel halini takvim.marmara.edu.tr adresinden takip edebilirsiniz.</t>
   </si>
   <si>
     <t xml:space="preserve"> Haziran 2025</t>
   </si>
   <si>
     <t>Başlangıç - Bitiş Tarihi</t>
   </si>
   <si>
     <t>Etkinlik Adı</t>
   </si>
   <si>
     <t>25.06.2025 - 27.06.2025</t>
   </si>
   <si>
     <t>Tıp Fakültesi 6. Sınıflar Ders Kayıt Tarihleri</t>
   </si>
   <si>
     <t xml:space="preserve"> Temmuz 2025</t>
   </si>
   <si>
     <t>01.07.2025 - 30.06.2026</t>
   </si>
@@ -154,69 +154,66 @@
   <si>
     <t>09.02.2026 - 26.06.2026</t>
   </si>
   <si>
     <t>Tıp Fakültesi 2. Yarıyıl Dönemi</t>
   </si>
   <si>
     <t xml:space="preserve"> Mayıs 2026</t>
   </si>
   <si>
     <t>07.05.2026 - 07.05.2026</t>
   </si>
   <si>
     <t>ATA1200 Atatürk İlkeleri ve İnkılap Tarihi Mazeret Sınavı</t>
   </si>
   <si>
     <t>08.05.2026 - 08.05.2026</t>
   </si>
   <si>
     <t>TRD1200 Türk Dili Mazeret Sınavı</t>
   </si>
   <si>
     <t xml:space="preserve"> Haziran 2026</t>
   </si>
   <si>
+    <t>08.06.2026 - 08.06.2026</t>
+  </si>
+  <si>
+    <t>Tıp Fakültesi ATA1200 Atatürk İlkeleri ve İnkılap Tarihi Yarıyıl Sonu Sınavı</t>
+  </si>
+  <si>
+    <t>Tıp Fakültesi TRD1200 Türk Dili Yarıyıl Sonu Sınavı</t>
+  </si>
+  <si>
     <t>15.06.2026 - 19.06.2026</t>
   </si>
   <si>
     <t>Tıp Fakültesi 4.,5. Sınıf Bahar Staj Bütünleme Sınav Tarihleri</t>
   </si>
   <si>
     <t xml:space="preserve"> Temmuz 2026</t>
-  </si>
-[...10 lines deleted...]
-    <t>Tıp Fakültesi TRD1200 Türk Dili Yarıyıl Sonu Sınavı</t>
   </si>
   <si>
     <t>13.07.2026 - 24.07.2026</t>
   </si>
   <si>
     <t>Tıp Fakültesi 1.,2.,3. Sınıflar Bahar Bütünleme Sınav Tarihleri</t>
   </si>
   <si>
     <t>23.07.2026 - 23.07.2026</t>
   </si>
   <si>
     <t>Tıp Fakültesi ATA1200 Atatürk İlkeleri ve İnkılap Tarihi Bütünleme Sınavı</t>
   </si>
   <si>
     <t>24.07.2026 - 24.07.2026</t>
   </si>
   <si>
     <t>Tıp Fakültesi TRD1200 Türk Dili Bütünleme</t>
   </si>
   <si>
     <t xml:space="preserve"> Ağustos 2026</t>
   </si>
   <si>
     <t>03.08.2026 - 07.08.2026</t>
   </si>
@@ -957,137 +954,137 @@
         <v>44</v>
       </c>
     </row>
     <row r="34" spans="1:2" customHeight="1" ht="25">
       <c r="A34" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B34" s="2"/>
     </row>
     <row r="35" spans="1:2" customHeight="1" ht="20">
       <c r="A35" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B35" s="4" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="36" spans="1:2" customHeight="1" ht="18">
       <c r="A36" s="5" t="s">
         <v>46</v>
       </c>
       <c r="B36" s="6" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="37" spans="1:2" customHeight="1" ht="25">
-      <c r="A37" s="3" t="s">
+    <row r="37" spans="1:2" customHeight="1" ht="18">
+      <c r="A37" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="B37" s="6" t="s">
         <v>48</v>
       </c>
-      <c r="B37" s="2"/>
-[...2 lines deleted...]
-      <c r="A38" s="4" t="s">
+    </row>
+    <row r="38" spans="1:2" customHeight="1" ht="18">
+      <c r="A38" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="B38" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="39" spans="1:2" customHeight="1" ht="25">
+      <c r="A39" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="B39" s="2"/>
+    </row>
+    <row r="40" spans="1:2" customHeight="1" ht="20">
+      <c r="A40" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B38" s="4" t="s">
+      <c r="B40" s="4" t="s">
         <v>5</v>
-      </c>
-[...14 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="41" spans="1:2" customHeight="1" ht="18">
       <c r="A41" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="B41" s="6" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="42" spans="1:2" customHeight="1" ht="18">
       <c r="A42" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="B42" s="6" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="43" spans="1:2" customHeight="1" ht="18">
       <c r="A43" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="B43" s="6" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="44" spans="1:2" customHeight="1" ht="25">
       <c r="A44" s="3" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B44" s="2"/>
     </row>
     <row r="45" spans="1:2" customHeight="1" ht="20">
       <c r="A45" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B45" s="4" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="46" spans="1:2" customHeight="1" ht="18">
       <c r="A46" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="B46" s="6" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A19:B19"/>
     <mergeCell ref="A27:B27"/>
     <mergeCell ref="A30:B30"/>
     <mergeCell ref="A34:B34"/>
-    <mergeCell ref="A37:B37"/>
+    <mergeCell ref="A39:B39"/>
     <mergeCell ref="A44:B44"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">