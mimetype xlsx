--- v5 (2026-07-02)
+++ v6 (2026-08-23)
@@ -19,51 +19,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
     <t>2025-2026 AKADEMİK TAKVİM (Tıp Fakültesi)</t>
   </si>
   <si>
-    <t>İndirilme Tarihi : 02.07.2026 14:31:15</t>
+    <t>İndirilme Tarihi : 23.08.2026 05:14:30</t>
   </si>
   <si>
     <t>Bu belgenin hukuki geçerliliği yoktur. Marmara Üniversitesi, Akademik Takvim üzerinde değişiklik yapma hakkını saklı tutar. Akademik Takvim'in güncel halini takvim.marmara.edu.tr adresinden takip edebilirsiniz.</t>
   </si>
   <si>
     <t xml:space="preserve"> Haziran 2025</t>
   </si>
   <si>
     <t>Başlangıç - Bitiş Tarihi</t>
   </si>
   <si>
     <t>Etkinlik Adı</t>
   </si>
   <si>
     <t>25.06.2025 - 27.06.2025</t>
   </si>
   <si>
     <t>Tıp Fakültesi 6. Sınıflar Ders Kayıt Tarihleri</t>
   </si>
   <si>
     <t xml:space="preserve"> Temmuz 2025</t>
   </si>
   <si>
     <t>01.07.2025 - 30.06.2026</t>
   </si>