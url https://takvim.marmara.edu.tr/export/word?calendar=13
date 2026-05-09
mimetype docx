--- v3 (2026-03-24)
+++ v4 (2026-05-09)
@@ -7235,51 +7235,51 @@
     </w:r>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve">Bu belgenin hukuki geçerliliği yoktur. Marmara Üniversitesi, Akademik Takvim üzerinde değişiklik yapma hakkını saklı tutar. Akademik Takvim'in güncel halini takvim.marmara.edu.tr adresinden takip edebilirsiniz.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve">İndirilme Tarihi : 24.03.2026 15:19:14</w:t>
+      <w:t xml:space="preserve">İndirilme Tarihi : 09.05.2026 08:45:52</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Sayfa </w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>