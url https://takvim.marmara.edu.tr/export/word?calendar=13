--- v4 (2026-05-09)
+++ v5 (2026-06-24)
@@ -5675,50 +5675,142 @@
         <w:gridCol w:w="7000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="tableStyle1"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
               <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:t xml:space="preserve">02.06.2026 - 22.06.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2026-2027 Eğitim-Öğretim Yılı Güz Dönemi Lisansüstü Programlara Başvuru Tarihleri</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">02.06.2026 - 23.06.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2026-2027 Eğitim-Öğretim Yılı Güz Dönemi Lisansüstü Programlara Başvuruların Onay İşlemleri</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t xml:space="preserve">08.06.2026 - 21.06.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Bahar Yarıyılı Yarıyıl Sonu Sınavı Dönemi</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -5743,50 +5835,142 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">22.06.2026 - 05.07.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Bahar Yarıyılı Bütünleme Sınavı Dönemi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23.06.2026 - 02.07.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2026-2027 Eğitim-Öğretim Yılı Güz Dönemi Lisansüstü Programlara Başvuru Tarihleri (Avrupa Araştırmaları Ensitüsü, İslam Ekonomisi ve Finansı Enstitüsü, Orta Doğu ve İslam Ülkeleri Araştırmaları Enstitüsü)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23.06.2026 - 03.07.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2026-2027 Eğitim-Öğretim Yılı Güz Dönemi Lisansüstü Programlara Başvuruların Onay İşlemleri (Avrupa Araştırmaları Ensitüsü, İslam Ekonomisi ve Finansı Enstitüsü, Orta Doğu ve İslam Ülkeleri Araştırmaları Enstitüsü)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
               <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">27.06.2026 - 28.06.2026</w:t>
@@ -6009,50 +6193,96 @@
               <w:t xml:space="preserve">Yaz Okulu Ön Kayıt İşlemleri</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
               <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:t xml:space="preserve">06.07.2026 - 08.07.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2026-2027 Eğitim-Öğretim Yılı Güz Dönemi Lisansüstü Programlara Başvuran Adaylar İçin Mesleki Bilgi Değerlendirmesi ve Mülakat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t xml:space="preserve">08.07.2026 - 08.07.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Yaz Okulu Açılması Kesinleşen Derslerin İlanı</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -6076,50 +6306,96 @@
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">09.07.2026 - 10.07.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:t xml:space="preserve">2026-2027 Eğitim-Öğretim Yılı Güz Dönemi Lisansüstü Programlara Başvuran Adaylar İçin Mesleki Bilgi Değerlendirmesi ve Mülakat (Avrupa Araştırmaları Ensitüsü, İslam Ekonomisi ve Finansı Enstitüsü, Orta Doğu ve İslam Ülkeleri Araştırmaları Enstitüsü)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">09.07.2026 - 10.07.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t xml:space="preserve">Yaz Okulu Kesin Kayıt İşlemleri</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
               <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -6239,50 +6515,96 @@
               <w:t xml:space="preserve">Yaz Okulu Dersler</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
               <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:t xml:space="preserve">14.07.2026 - 14.07.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2026-2027 Eğitim-Öğretim Yılı Güz Dönemi Lisansüstü Programlara Başvuru Sonuçlarının İlanı (Tüm Enstitüler)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t xml:space="preserve">15.07.2026 - 15.07.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">15 Temmuz Demokrasi ve Milli Birlik Günü</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -6331,72 +6653,164 @@
               <w:t xml:space="preserve">Bahar Yarıyılı Tek Ders Sınavı</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
               <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:t xml:space="preserve">27.07.2026 - 29.07.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2026-2027 Eğitim-Öğretim Yılı Güz Dönemi Lisansüstü Kesin Kayıt İşlemleri (Tüm Enstitüler)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t xml:space="preserve">29.07.2026 - 29.07.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">2025-2026 Eğitim-Öğretim Yılı Bahar Yarıyılı Sonunda Mezun Olan Öğrencilerin Mezuniyet İşlemlerinin Tamamlanması için Son Gün</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31.07.2026 - 31.07.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2026-2027 Eğitim-Öğretim Yılı Güz Dönemi Lisansüstü Yedek Kontenjanların İlanı (Tüm Enstitüler)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="tableStyle1"/>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="1" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
             <w:shd w:val="clear" w:fill="#0f3d6e"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
@@ -6481,71 +6895,209 @@
         <w:gridCol w:w="7000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="tableStyle1"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
               <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:t xml:space="preserve">03.08.2026 - 04.08.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2026-2027 Eğitim-Öğretim Yılı Güz Dönemi Lisansüstü Yedeklerden Ön Kayıt Dilekçesi Alınması (Tüm Enstitüler)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t xml:space="preserve">03.08.2026 - 14.08.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:t xml:space="preserve">2026-2027 Eğitim-Öğretim Yılı Merkezi Yatay Geçiş Başvurular</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">03.08.2026 - 27.08.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2026-2027 Eğitim-Öğretim Yılı Merkezi Yatay Geçiş Değerlendirme</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">03.08.2026 - 14.08.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t xml:space="preserve">Yaz Okulu Ara Sınav Mazeret Sınavı Başvurusu</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
               <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -6573,96 +7125,740 @@
               <w:t xml:space="preserve">Yaz Okulu Ara Sınav Tarihleri</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
               <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:t xml:space="preserve">04.08.2026 - 06.08.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2026-2027 Eğitim-Öğretim Yılı Güz Yarıyılı Önlisans ve Lisans Kurum İçi ve Kurumlararası Yatay Geçiş Başvuruları</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">04.08.2026 - 21.08.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2026-2027 Eğitim-Öğretim Yılı Güz Yarıyılı Önlisans ve Lisans Kurum İçi ve Kurumlararası Yatay Geçiş Sonuçlarını Değerlendirme</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">06.08.2026 - 06.08.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2026-2027 Eğitim-Öğretim Yılı Güz Dönemi Lisansüstü Yedek-Kesin Kayıt Hakkı Kazananların İlanı (Tüm Enstitüler)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">07.08.2026 - 07.08.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2026-2027 Eğitim-Öğretim Yılı Güz Dönemi Lisansüstü Yedek Ön Kayıt Dilekçesi Alınan Adayların Kesin Kayıtları (Tüm Enstitüler)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.08.2026 - 10.08.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2026-2027 Eğitim-Öğretim Yılı Güz Yarıyılı Önlisans ve Lisans Kurum İçi ve Kurumlararası Yatay Geçiş Başvuruları için Yabancı Dil Sınavı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.08.2026 - 11.08.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2026-2027 Eğitim-Öğretim Yılı Güz Yarıyılı Önlisans ve Lisans Kurum İçi ve Kurumlararası Yatay Geçiş Başvuruları Özel Yetenek Sınavı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.08.2026 - 12.08.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2026-2027 Eğitim-Öğretim Yılı Güz Yarıyılı Önlisans ve Lisans Kurum İçi ve Kurumlararası Yatay Geçiş Başvuruları için Yabancı Dil Sınav Sonuçlarının İlanı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13.08.2026 - 13.08.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2026-2027 Eğitim-Öğretim Yılı Güz Yarıyılı Önlisans ve Lisans Kurum İçi ve Kurumlararası Yatay Geçiş Başvuruları için Özel Yetenek Sınav Sonuçlarının İlanı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13.08.2026 - 13.08.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2026-2027 Eğitim-Öğretim Yılı Güz Yarıyılı Önlisans ve Lisans Kurum İçi ve Kurumlararası Yatay Geçiş Başvuruları için Yabancı Dil Sınav Sonuçlarına İtiraz Süresi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14.08.2026 - 14.08.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2026-2027 Eğitim-Öğretim Yılı Güz Yarıyılı Önlisans ve Lisans Kurum İçi ve Kurumlararası Yatay Geçiş Başvuruları için Özel Yetenek Sınav Sonuçlarına İtiraz Süresi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18.08.2026 - 18.08.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2026-2027 Eğitim-Öğretim Yılı Merkezi Yatay Geçiş Yabancı Dil Sınavı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t xml:space="preserve">19.08.2026 - 21.08.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Yaz Okulu Ara Sınav Mazeret Sınavı</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
               <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:t xml:space="preserve">20.08.2026 - 20.08.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2026-2027 Eğitim-Öğretim Yılı Merkezi Yatay Geçiş Yabancı Dil Sınavı Sonuçları İlanı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21.08.2026 - 21.08.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2026-2027 Eğitim-Öğretim Yılı Merkezi Yatay Geçiş Yabancı Dil Sınav Sonuçlarına İtiraz Süresi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26.08.2026 - 26.08.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2026-2027 Eğitim-Öğretim Yılı Güz Yarıyılı Önlisans ve Lisans Kurum İçi ve Kurumlararası Yatay Geçiş Sonuçlarının Rektörlüğe Gönderilmesi için Son Gün</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t xml:space="preserve">28.08.2026 - 28.08.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">2025-2026 Eğitim-Öğretim Yılı Bahar Yarı Yılı Çift Anadal ve Yandal Programları Öğrencileri İçin Başarısızlık Nedeniyle Kayıtların Silinmesi İçin Son Gün</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -6733,50 +7929,96 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">30.08.2026 - 30.08.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Zafer Bayramı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31.08.2026 - 31.08.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2026-2027 Eğitim-Öğretim Yılı Güz Yarıyılı Önlisans ve Lisans Kurum İçi ve Kurumlararası Yatay Geçiş Sonuçlarının İlanı</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
               <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">31.08.2026 - 11.09.2026</w:t>
@@ -6933,50 +8175,372 @@
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="white"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etkinlik Adı</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="3000" w:type="dxa"/>
         <w:gridCol w:w="7000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="tableStyle1"/>
       </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">02.09.2026 - 03.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2026-2027 Eğitim-Öğretim Yılı Güz Yarıyılı Önlisans ve Lisans Kurum İçi ve Kurumlararası Yatay Geçiş Asil Kayıtlar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">02.09.2026 - 02.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2026-2027 Eğitim-Öğretim Yılı Merkezi Yatay Geçiş Sonuçların Rektörlüğe Gönderilmesi İçin Son Gün</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">07.09.2026 - 07.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2026-2027 Eğitim-Öğretim Yılı Güz Yarıyılı Önlisans ve Lisans Kurum İçi ve Kurumlararası Yatay Geçiş Yedek Kontenjan İlanı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">07.09.2026 - 07.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2026-2027 Eğitim-Öğretim Yılı Merkezi Yatay Geçiş Sonuçların İlanı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">08.09.2026 - 08.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2026-2027 Eğitim-Öğretim Yılı Güz Yarıyılı Önlisans ve Lisans Kurum İçi ve Kurumlararası Yatay Geçiş Yedek Adaylardan Ön Kayıt Dilekçesi Alınması</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">09.09.2026 - 09.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2026-2027 Eğitim-Öğretim Yılı Güz Yarıyılı Önlisans ve Lisans Kurum İçi ve Kurumlararası Yatay Geçiş Yedekten Kesin Kayıt Kazananların Kayıt İşlemlerinin Yapılması</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">09.09.2026 - 11.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2026-2027 Eğitim-Öğretim Yılı Merkezi Yatay Geçiş Kesin Kayıt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
               <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">14.09.2026 - 18.09.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -7235,51 +8799,51 @@
     </w:r>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve">Bu belgenin hukuki geçerliliği yoktur. Marmara Üniversitesi, Akademik Takvim üzerinde değişiklik yapma hakkını saklı tutar. Akademik Takvim'in güncel halini takvim.marmara.edu.tr adresinden takip edebilirsiniz.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve">İndirilme Tarihi : 09.05.2026 08:45:52</w:t>
+      <w:t xml:space="preserve">İndirilme Tarihi : 24.06.2026 17:58:12</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Sayfa </w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>