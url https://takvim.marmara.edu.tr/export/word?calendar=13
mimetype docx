--- v5 (2026-06-24)
+++ v6 (2026-08-08)
@@ -7146,50 +7146,96 @@
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">04.08.2026 - 06.08.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:t xml:space="preserve">2026-2027 Eğitim-Öğretim Yılı Çift Anadal ve Yandal Programlarına Başvurular</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">04.08.2026 - 06.08.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t xml:space="preserve">2026-2027 Eğitim-Öğretim Yılı Güz Yarıyılı Önlisans ve Lisans Kurum İçi ve Kurumlararası Yatay Geçiş Başvuruları</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
               <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -7330,188 +7376,372 @@
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">10.08.2026 - 10.08.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:t xml:space="preserve">2026-2027 Eğitim-Öğretim Yılı Çift Anadal ve Yandal Programlarına Başvuranlar için Yabancı Dil Sınavı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.08.2026 - 10.08.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t xml:space="preserve">2026-2027 Eğitim-Öğretim Yılı Güz Yarıyılı Önlisans ve Lisans Kurum İçi ve Kurumlararası Yatay Geçiş Başvuruları için Yabancı Dil Sınavı</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
               <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">11.08.2026 - 11.08.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:t xml:space="preserve">2026-2027 Eğitim-Öğretim Yılı Çift Anadal ve Yandal Programlarına Başvuranlar için Özel Yetenek Sınavları</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.08.2026 - 11.08.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t xml:space="preserve">2026-2027 Eğitim-Öğretim Yılı Güz Yarıyılı Önlisans ve Lisans Kurum İçi ve Kurumlararası Yatay Geçiş Başvuruları Özel Yetenek Sınavı</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
               <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">12.08.2026 - 12.08.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:t xml:space="preserve">2026-2027 Eğitim-Öğretim Yılı Çift Anadal ve Yandal Programları için Yabancı Dil Sınav Sonuçlarının İlanı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.08.2026 - 12.08.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t xml:space="preserve">2026-2027 Eğitim-Öğretim Yılı Güz Yarıyılı Önlisans ve Lisans Kurum İçi ve Kurumlararası Yatay Geçiş Başvuruları için Yabancı Dil Sınav Sonuçlarının İlanı</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
               <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">13.08.2026 - 13.08.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:t xml:space="preserve">2026-2027 Eğitim-Öğretim Yılı Çift Anadal ve Yandal Programları İçin Özel Yetenek Sınavı Sonuçlarının İlanı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13.08.2026 - 13.08.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t xml:space="preserve">2026-2027 Eğitim-Öğretim Yılı Güz Yarıyılı Önlisans ve Lisans Kurum İçi ve Kurumlararası Yatay Geçiş Başvuruları için Özel Yetenek Sınav Sonuçlarının İlanı</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
               <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -7560,75 +7790,397 @@
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">14.08.2026 - 14.08.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:t xml:space="preserve">2026-2027 Eğitim-Öğretim Yılı Çift Anadal ve Yandal Programları için Özel Yetenek Sınav Sonuçlarına İtiraz Süresi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14.08.2026 - 14.08.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2026-2027 Eğitim-Öğretim Yılı Çift Anadal ve Yandal Programları için Yabancı Dil Sınav Sonuçlarına İtiraz Süresi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14.08.2026 - 14.08.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t xml:space="preserve">2026-2027 Eğitim-Öğretim Yılı Güz Yarıyılı Önlisans ve Lisans Kurum İçi ve Kurumlararası Yatay Geçiş Başvuruları için Özel Yetenek Sınav Sonuçlarına İtiraz Süresi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
               <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:t xml:space="preserve">17.08.2026 - 23.08.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2026-2027 Eğitim-Öğretim Yılı Çift Anadal ve Yandal Programları için Başvuruların Değerlendirilmesi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17.08.2026 - 20.08.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atatürk Eğitim Fakültesi Müzik Öğretmenliği Özel Yetenek Başvuru ve Önkayıt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17.08.2026 - 21.08.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atatürk Eğitim Fakültesi Resim-İş Öğretmenliği Özel Yetenek Başvuru ve Önkayıt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18.08.2026 - 26.08.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2026-2027 Eğitim-Öğretim Yılı Güz Dönemi Lisansüstü Kurumlararası Yatay Geçiş Başvuruları</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18.08.2026 - 26.08.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2026-2027 Eğitim-Öğretim Yılı Güz Dönemi Tezli-Tezsiz Yüksek Lisans Programları Arası Geçiş Başvuruları</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t xml:space="preserve">18.08.2026 - 18.08.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">2026-2027 Eğitim-Öğretim Yılı Merkezi Yatay Geçiş Yabancı Dil Sınavı</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -7769,50 +8321,280 @@
               <w:t xml:space="preserve">2026-2027 Eğitim-Öğretim Yılı Merkezi Yatay Geçiş Yabancı Dil Sınav Sonuçlarına İtiraz Süresi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
               <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:t xml:space="preserve">24.08.2026 - 24.08.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2026-2027 Eğitim-Öğretim Yılı Çift Anadal ve Yandal Programları Asil Sonuçlarının İlanı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25.08.2026 - 25.08.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2026-2027 Eğitim-Öğretim Yılı Çift Anadal ve Yandal Programları Asil Değerlendirme Sonuçlarına İtiraz Süresi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25.08.2026 - 27.08.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atatürk Eğitim Fakültesi Müzik Öğretmenliği Özel Yetenek Sınavı 1. ve 2. Aşama Sınavları</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25.08.2026 - 27.08.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Güzel Sanatlar Fakültesi Özel Yetenek Sınavı Başvuru ve Önkayıt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26.08.2026 - 28.08.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2026-2027 Eğitim-Öğretim Yılı Çift Anadal ve Yandal Programları Asil Kayıtları</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t xml:space="preserve">26.08.2026 - 26.08.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">2026-2027 Eğitim-Öğretim Yılı Güz Yarıyılı Önlisans ve Lisans Kurum İçi ve Kurumlararası Yatay Geçiş Sonuçlarının Rektörlüğe Gönderilmesi için Son Gün</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -7974,51 +8756,235 @@
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">31.08.2026 - 31.08.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:t xml:space="preserve">2026-2027 Eğitim-Öğretim Yılı Çift Anadal ve Yandal Programları Yedek Kontenjan İlanı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31.08.2026 - 31.08.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t xml:space="preserve">2026-2027 Eğitim-Öğretim Yılı Güz Yarıyılı Önlisans ve Lisans Kurum İçi ve Kurumlararası Yatay Geçiş Sonuçlarının İlanı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31.08.2026 - 31.08.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atatürk Eğitim Fakültesi Müzik Öğretmenliği Özel Yetenek Sınavı Sonuçlarının İlanı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31.08.2026 - 03.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atatürk Eğitim Fakültesi Resim-İş Öğretmenliği Özel Yetenek Sınavı 1. ve 2. Aşama Sınavları</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31.08.2026 - 02.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Güzel Sanatlar Fakültesi Müzik Programı Özel Yetenek Birinci Aşama Eleme Sınavı</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
               <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">31.08.2026 - 11.09.2026</w:t>
@@ -8195,50 +9161,188 @@
         <w:gridCol w:w="7000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="tableStyle1"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
               <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:t xml:space="preserve">01.09.2026 - 02.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2026-2027 Eğitim-Öğretim Yılı Çift Anadal ve Yandal Programları Yedek Kayıtları</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">01.09.2026 - 01.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Güzel Sanatlar Fakültesi Fotoğraf Programı Özel Yetenek Birinci Aşama Eleme Sınavı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">01.09.2026 - 03.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Güzel Sanatlar Fakültesi Geleneksel Türk Sanatları, Grafik Sanatlar, Heykel, Resim, Seramik ve Cam, Tekstil Programları Özel Yetenek Birinci Aşama Eleme Sınavı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t xml:space="preserve">02.09.2026 - 03.09.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">2026-2027 Eğitim-Öğretim Yılı Güz Yarıyılı Önlisans ve Lisans Kurum İçi ve Kurumlararası Yatay Geçiş Asil Kayıtlar</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -8287,50 +9391,280 @@
               <w:t xml:space="preserve">2026-2027 Eğitim-Öğretim Yılı Merkezi Yatay Geçiş Sonuçların Rektörlüğe Gönderilmesi İçin Son Gün</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
               <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:t xml:space="preserve">02.09.2026 - 02.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atatürk Eğitim Fakültesi Müzik Öğretmenliği Özel Yetenek Başvuru Değerlendirme Sonuçlarına Son İtiraz Süresi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">03.09.2026 - 03.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Güzel Sanatlar Fakültesi Müzik Programı Özel Yetenek Sınavı Birinci Aşama Eleme Sınavı Sonuçların İlanı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">04.09.2026 - 04.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Güzel Sanatlar Fakültesi Müzik Programı Özel Yetenek İkinci Aşama Seçme Sınavı (Alan Performansı, Dosya Değerlendirme ve Sözlü Görüşme)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">05.09.2026 - 05.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Güzel Sanatlar Fakültesi Fotoğraf Programı Özel Yetenek Sınavı Birinci Aşama Eleme Sınavı Sonuçların İlanı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">05.09.2026 - 05.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Güzel Sanatlar Fakültesi Geleneksel Türk Sanatları, Grafik Sanatlar, Heykel, Resim, Seramik ve Cam, Tekstil Programları Özel Yetenek Birinci Aşama Eleme Sınavı Sonuçlarının İlanı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t xml:space="preserve">07.09.2026 - 07.09.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">2026-2027 Eğitim-Öğretim Yılı Güz Yarıyılı Önlisans ve Lisans Kurum İçi ve Kurumlararası Yatay Geçiş Yedek Kontenjan İlanı</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -8379,96 +9713,280 @@
               <w:t xml:space="preserve">2026-2027 Eğitim-Öğretim Yılı Merkezi Yatay Geçiş Sonuçların İlanı</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
               <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:t xml:space="preserve">07.09.2026 - 10.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atatürk Eğitim Fakültesi Müzik Öğretmenliği Özel Yetenek Sınavı Asil Kayıt Hakkı Kazananların Kayıt İşlemleri</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">07.09.2026 - 09.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Güzel Sanatlar Fakültesi Fotoğraf Programı Özel Yetenek İkinci Aşama Seçme Sınavı (Dosya Değerlendirme ve Sözlü Görüşme)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">07.09.2026 - 09.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Güzel Sanatlar Fakültesi Geleneksel Türk Sanatları, Grafik Sanatlar, Heykel, Resim, Seramik ve Cam, Tekstil Programları Özel Yetenek İkinci Aşama Seçme Sınavı Birinci Oturum (Çizim Sınavı)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t xml:space="preserve">08.09.2026 - 08.09.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">2026-2027 Eğitim-Öğretim Yılı Güz Yarıyılı Önlisans ve Lisans Kurum İçi ve Kurumlararası Yatay Geçiş Yedek Adaylardan Ön Kayıt Dilekçesi Alınması</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
               <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:t xml:space="preserve">08.09.2026 - 08.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atatürk Eğitim Fakültesi Resim-İş Öğretmenliği Özel Yetenek Sınavı Sonuçlarının İlanı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t xml:space="preserve">09.09.2026 - 09.09.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">2026-2027 Eğitim-Öğretim Yılı Güz Yarıyılı Önlisans ve Lisans Kurum İçi ve Kurumlararası Yatay Geçiş Yedekten Kesin Kayıt Kazananların Kayıt İşlemlerinin Yapılması</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -8517,164 +10035,808 @@
               <w:t xml:space="preserve">2026-2027 Eğitim-Öğretim Yılı Merkezi Yatay Geçiş Kesin Kayıt</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
               <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:t xml:space="preserve">09.09.2026 - 09.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atatürk Eğitim Fakültesi Resim-İş Öğretmenliği Özel Yetenek Başvuru Değerlendirme Sonuçlarına Son İtiraz Süresi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">09.09.2026 - 11.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atatürk Eğitim Fakültesi Resim-İş Öğretmenliği Özel Yetenek Sınavı Asil Kayıt Hakkı Kazananların Kayıt İşlemleri</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.09.2026 - 12.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Güzel Sanatlar Fakültesi Fotoğraf Programı Özel Yetenek Sınavı Sonuçlarının İlanı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.09.2026 - 12.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Güzel Sanatlar Fakültesi Geleneksel Türk Sanatları, Grafik Sanatlar, Heykel, Resim, Seramik ve Cam, Tekstil Programları Özel Yetenek İkinci Aşama Seçme Sınavı Birinci Oturum (Çizim Sınavı) Sonuçlarının İlanı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.09.2026 - 12.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Güzel Sanatlar Fakültesi Müzik Programı Özel Yetenek Sınavı Sonuçlarının İlanı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t xml:space="preserve">14.09.2026 - 18.09.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">2025-2026 Bahar Dönemi 44 Madde 1. Sınav Hakkı Sınavları</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
               <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:t xml:space="preserve">14.09.2026 - 14.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atatürk Eğitim Fakültesi Müzik Öğretmenliği ve Resim-İş Öğretmenliği Özel Yetenek Sınavı Yedek Kontenjan İlanı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14.09.2026 - 16.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Güzel Sanatlar Fakültesi Geleneksel Türk Sanatları, Grafik Sanatlar, Heykel, Resim, Seramik ve Cam, Tekstil Programları Özel Yetenek İkinci Aşama Seçme Sınavı İkinci Oturum (Dosya Değerlendirme ve Sözlü Görüşme)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15.09.2026 - 16.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atatürk Eğitim Fakültesi Müzik Öğretmenliği Özel Yetenek Sınavı Yedek Adaylardan Ön Kayıt Dilekçesi Alınması</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15.09.2026 - 17.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atatürk Eğitim Fakültesi Resim-İş Öğretmenliği Özel Yetenek Sınavı Yedek Adaylardan Ön Kayıt Dilekçesi Alınması</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t xml:space="preserve">16.09.2026 - 17.09.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Yaz Okulu Sonu Mazeret Sınavı Tarihleri</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
               <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:t xml:space="preserve">17.09.2026 - 18.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atatürk Eğitim Fakültesi Müzik Öğretmenliği Özel Yetenek Sınav Yedekten Kesin Kayıt Hakkı Kazananların Kayıt İşlemlerinin Yapılması</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18.09.2026 - 18.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atatürk Eğitim Fakültesi Resim-İş Öğretmenliği Özel Yetenek Sınavı Yedekten Kesin Kayıt Hakkı Kazananların Kayıt İşlemlerinin Yapılması</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19.09.2026 - 19.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Güzel Sanatlar Fakültesi Geleneksel Türk Sanatları, Grafik Sanatlar, Heykel, Resim, Seramik ve Cam, Tekstil Programları Özel Yetenek Sınavı Sonuçlarının İlanı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21.09.2026 - 23.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Güzel Sanatlar Fakültesi Özel Yetenek Asil Kayıtları</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t xml:space="preserve">21.09.2026 - 21.09.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Yaz Okulu Yarıyıl Sonrası Tek Ders Sınavı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24.09.2026 - 25.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Güzel Sanatlar Fakültesi Özel Yetenek Yedek Kayıtları</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
               <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">28.09.2026 - 04.10.2026</w:t>
@@ -8799,51 +10961,51 @@
     </w:r>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve">Bu belgenin hukuki geçerliliği yoktur. Marmara Üniversitesi, Akademik Takvim üzerinde değişiklik yapma hakkını saklı tutar. Akademik Takvim'in güncel halini takvim.marmara.edu.tr adresinden takip edebilirsiniz.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve">İndirilme Tarihi : 24.06.2026 17:58:12</w:t>
+      <w:t xml:space="preserve">İndirilme Tarihi : 09.08.2026 02:25:53</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Sayfa </w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>