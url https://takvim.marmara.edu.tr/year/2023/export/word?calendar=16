--- v5 (2026-08-21)
+++ v6 (2026-08-21)
@@ -2985,51 +2985,51 @@
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="tableStyle1">
     <w:name w:val="tableStyle1"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="autofit"/>
       <w:tblCellMar>
         <w:top w:w="10" w:type="dxa"/>
         <w:left w:w="10" w:type="dxa"/>
         <w:right w:w="10" w:type="dxa"/>
         <w:bottom w:w="10" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>