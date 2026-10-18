--- v6 (2026-08-21)
+++ v7 (2026-10-18)
@@ -2795,51 +2795,51 @@
     </w:r>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve">Bu belgenin hukuki geçerliliği yoktur. Marmara Üniversitesi, Akademik Takvim üzerinde değişiklik yapma hakkını saklı tutar. Akademik Takvim'in güncel halini takvim.marmara.edu.tr adresinden takip edebilirsiniz.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve">İndirilme Tarihi : 22.08.2026 02:23:18</w:t>
+      <w:t xml:space="preserve">İndirilme Tarihi : 19.10.2026 00:43:34</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Sayfa </w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
@@ -2985,51 +2985,51 @@
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="tableStyle1">
     <w:name w:val="tableStyle1"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="autofit"/>
       <w:tblCellMar>
         <w:top w:w="10" w:type="dxa"/>
         <w:left w:w="10" w:type="dxa"/>
         <w:right w:w="10" w:type="dxa"/>
         <w:bottom w:w="10" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>