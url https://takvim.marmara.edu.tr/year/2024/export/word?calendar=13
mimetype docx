--- v5 (2026-07-16)
+++ v6 (2026-09-17)
@@ -10701,96 +10701,50 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">17.09.2025 - 17.09.2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">2025-2026 Eğitim-Öğretim Yılı Güz Dönemi Lisansüstü Yedeklerden Ön Kayıt Dilekçesi Alınması</w:t>
-            </w:r>
-[...44 lines deleted...]
-              <w:t xml:space="preserve">Atatürk Eğitim Fakültesi Resim-İş Öğretmenliği Özel Yetenek Sınav Yedekten Kesin Kayıt Hakkı Kazananların Kayıt İşlemlerinin Yapılması</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
               <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">18.09.2025 - 18.09.2025</w:t>
@@ -11249,51 +11203,51 @@
     </w:r>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve">Bu belgenin hukuki geçerliliği yoktur. Marmara Üniversitesi, Akademik Takvim üzerinde değişiklik yapma hakkını saklı tutar. Akademik Takvim'in güncel halini takvim.marmara.edu.tr adresinden takip edebilirsiniz.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve">İndirilme Tarihi : 16.07.2026 12:26:28</w:t>
+      <w:t xml:space="preserve">İndirilme Tarihi : 17.09.2026 04:15:37</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Sayfa </w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>