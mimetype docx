--- v6 (2026-09-17)
+++ v7 (2026-11-01)
@@ -11203,51 +11203,51 @@
     </w:r>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve">Bu belgenin hukuki geçerliliği yoktur. Marmara Üniversitesi, Akademik Takvim üzerinde değişiklik yapma hakkını saklı tutar. Akademik Takvim'in güncel halini takvim.marmara.edu.tr adresinden takip edebilirsiniz.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve">İndirilme Tarihi : 17.09.2026 04:15:37</w:t>
+      <w:t xml:space="preserve">İndirilme Tarihi : 01.11.2026 08:49:41</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Sayfa </w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
@@ -11347,61 +11347,62 @@
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+        <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Arial" w:cs="Open Sans"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
-      <w:ind w:left="72" w:right="0" w:firstLine="0"/>
+      <w:ind w:left="72" w:right="0" w:firstLine="0" w:hanging="0"/>
       <w:spacing w:before="40" w:after="40"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="tableStyle1">
     <w:name w:val="tableStyle1"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="autofit"/>
       <w:tblCellMar>
         <w:top w:w="10" w:type="dxa"/>
         <w:left w:w="10" w:type="dxa"/>
         <w:right w:w="10" w:type="dxa"/>
         <w:bottom w:w="10" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>