--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -19,51 +19,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3">
   <si>
     <t>2026-2027 AKADEMİK TAKVİM (Hazırlık Sınıfları)</t>
   </si>
   <si>
-    <t>İndirilme Tarihi : 14.05.2026 00:03:29</t>
+    <t>İndirilme Tarihi : 28.06.2026 05:13:52</t>
   </si>
   <si>
     <t>Bu belgenin hukuki geçerliliği yoktur. Marmara Üniversitesi, Akademik Takvim üzerinde değişiklik yapma hakkını saklı tutar. Akademik Takvim'in güncel halini takvim.marmara.edu.tr adresinden takip edebilirsiniz.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>