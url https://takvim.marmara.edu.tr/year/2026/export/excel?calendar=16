--- v1 (2026-06-28)
+++ v2 (2026-08-12)
@@ -14,136 +14,300 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
     <t>2026-2027 AKADEMİK TAKVİM (Hazırlık Sınıfları)</t>
   </si>
   <si>
-    <t>İndirilme Tarihi : 28.06.2026 05:13:52</t>
+    <t>İndirilme Tarihi : 12.08.2026 15:48:32</t>
   </si>
   <si>
     <t>Bu belgenin hukuki geçerliliği yoktur. Marmara Üniversitesi, Akademik Takvim üzerinde değişiklik yapma hakkını saklı tutar. Akademik Takvim'in güncel halini takvim.marmara.edu.tr adresinden takip edebilirsiniz.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Eylül 2026</t>
+  </si>
+  <si>
+    <t>Başlangıç - Bitiş Tarihi</t>
+  </si>
+  <si>
+    <t>Etkinlik Adı</t>
+  </si>
+  <si>
+    <t>15.09.2026 - 16.09.2026</t>
+  </si>
+  <si>
+    <t>MÜYYES -GÜZ</t>
+  </si>
+  <si>
+    <t>28.09.2026 - 14.01.2027</t>
+  </si>
+  <si>
+    <t>Yabancı Diller Yüksekokulu Güz Yarıyılı Dersler</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Kasım 2026</t>
+  </si>
+  <si>
+    <t>26.11.2026 - 27.11.2026</t>
+  </si>
+  <si>
+    <t>Yabancı Diller Yüksekokulu Güz Yarıyılı 1. Ara Sınav Dönemi</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Aralık 2026</t>
+  </si>
+  <si>
+    <t>07.12.2026 - 08.12.2026</t>
+  </si>
+  <si>
+    <t>Yabancı Diller Yüksekokulu Güz Yarıyılı 1. Ara Sınav Mazeret Sınavı</t>
+  </si>
+  <si>
+    <t>29.12.2026 - 31.12.2026</t>
+  </si>
+  <si>
+    <t>Yabancı Diller Yüksekokulu Güz Yarıyılı 2. Ara Sınav Dönemi</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Ocak 2027</t>
+  </si>
+  <si>
+    <t>07.01.2027 - 08.01.2027</t>
+  </si>
+  <si>
+    <t>Yabancı Diller Yüksekokulu Güz Yarıyılı 2. Ara Sınav Mazeret Sınavı</t>
+  </si>
+  <si>
+    <t>15.01.2027 - 15.01.2027</t>
+  </si>
+  <si>
+    <t>MÜYYES-KIŞ</t>
+  </si>
+  <si>
+    <t>18.01.2027 - 05.02.2027</t>
+  </si>
+  <si>
+    <t>Yabancı Diller Dönem Arası</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Şubat 2027</t>
+  </si>
+  <si>
+    <t>08.02.2027 - 09.06.2027</t>
+  </si>
+  <si>
+    <t>Yabancı Diller Yüksekokulu Bahar Yarıyılı Dersler</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Nisan 2027</t>
+  </si>
+  <si>
+    <t>01.04.2027 - 02.04.2027</t>
+  </si>
+  <si>
+    <t>Yabancı Diller Yüksekokulu Bahar Yarıyılı 3. Ara Sınav Dönemi</t>
+  </si>
+  <si>
+    <t>12.04.2027 - 13.04.2027</t>
+  </si>
+  <si>
+    <t>Yabancı Diller Yüksekokulu Bahar Yarıyılı 3. Ara Sınav Mazeret Sınavı</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Mayıs 2027</t>
+  </si>
+  <si>
+    <t>24.05.2027 - 25.05.2027</t>
+  </si>
+  <si>
+    <t>Yabancı Diller Yüksekokulu Bahar Yarıyılı 4. Ara Sınav Dönemi</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Haziran 2027</t>
+  </si>
+  <si>
+    <t>01.06.2027 - 01.06.2027</t>
+  </si>
+  <si>
+    <t>Yabancı Diller Yüksekokulu Bahar Yarıyılı 4. Ara Sınav Mazeret Sınavı</t>
+  </si>
+  <si>
+    <t>10.06.2027 - 11.06.2027</t>
+  </si>
+  <si>
+    <t>MÜYYES-BAHAR</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
-  <fonts count="4">
+  <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFffffff"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="1"/>
+      <i val="1"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFffffff"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="23"/>
       <color rgb="FF193F65"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF444444"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF555555"/>
       <name val="Calibri"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF0f3d6e"/>
+        <bgColor rgb="FF0f3d6e"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF2d90d6"/>
+        <bgColor rgb="FF2d90d6"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="1">
+  <borders count="2">
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="5">
+  <cellXfs count="10">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ad457309aec2611569c37edaf5a4b.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>381000</xdr:colOff>
@@ -448,73 +612,311 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:B2"/>
+  <dimension ref="A1:B32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="50" customWidth="true" style="0"/>
+    <col min="2" max="2" width="150" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
     <row r="1" spans="1:2" customHeight="1" ht="70">
       <c r="A1" s="1"/>
-      <c r="B1" s="2" t="s">
+      <c r="B1" s="7" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:2">
-      <c r="A2" s="3" t="s">
+      <c r="A2" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="4" t="s">
+      <c r="B2" s="9" t="s">
         <v>2</v>
       </c>
     </row>
+    <row r="3" spans="1:2" customHeight="1" ht="25">
+      <c r="A3" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B3" s="2"/>
+    </row>
+    <row r="4" spans="1:2" customHeight="1" ht="20">
+      <c r="A4" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B4" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" customHeight="1" ht="18">
+      <c r="A5" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="B5" s="6" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" customHeight="1" ht="18">
+      <c r="A6" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B6" s="6" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" customHeight="1" ht="25">
+      <c r="A7" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B7" s="2"/>
+    </row>
+    <row r="8" spans="1:2" customHeight="1" ht="20">
+      <c r="A8" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B8" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" customHeight="1" ht="18">
+      <c r="A9" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="B9" s="6" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" customHeight="1" ht="25">
+      <c r="A10" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="B10" s="2"/>
+    </row>
+    <row r="11" spans="1:2" customHeight="1" ht="20">
+      <c r="A11" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B11" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" customHeight="1" ht="18">
+      <c r="A12" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" s="6" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" customHeight="1" ht="18">
+      <c r="A13" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="B13" s="6" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" customHeight="1" ht="25">
+      <c r="A14" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="B14" s="2"/>
+    </row>
+    <row r="15" spans="1:2" customHeight="1" ht="20">
+      <c r="A15" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B15" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" customHeight="1" ht="18">
+      <c r="A16" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="B16" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" customHeight="1" ht="18">
+      <c r="A17" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="B17" s="6" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" customHeight="1" ht="18">
+      <c r="A18" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="B18" s="6" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" customHeight="1" ht="25">
+      <c r="A19" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="B19" s="2"/>
+    </row>
+    <row r="20" spans="1:2" customHeight="1" ht="20">
+      <c r="A20" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B20" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" customHeight="1" ht="18">
+      <c r="A21" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="B21" s="6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" customHeight="1" ht="25">
+      <c r="A22" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B22" s="2"/>
+    </row>
+    <row r="23" spans="1:2" customHeight="1" ht="20">
+      <c r="A23" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B23" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="24" spans="1:2" customHeight="1" ht="18">
+      <c r="A24" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="B24" s="6" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="25" spans="1:2" customHeight="1" ht="18">
+      <c r="A25" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="B25" s="6" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="26" spans="1:2" customHeight="1" ht="25">
+      <c r="A26" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B26" s="2"/>
+    </row>
+    <row r="27" spans="1:2" customHeight="1" ht="20">
+      <c r="A27" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B27" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="28" spans="1:2" customHeight="1" ht="18">
+      <c r="A28" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="B28" s="6" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="29" spans="1:2" customHeight="1" ht="25">
+      <c r="A29" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="B29" s="2"/>
+    </row>
+    <row r="30" spans="1:2" customHeight="1" ht="20">
+      <c r="A30" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B30" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="31" spans="1:2" customHeight="1" ht="18">
+      <c r="A31" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="B31" s="6" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="32" spans="1:2" customHeight="1" ht="18">
+      <c r="A32" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="B32" s="6" t="s">
+        <v>40</v>
+      </c>
+    </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A3:B3"/>
+    <mergeCell ref="A7:B7"/>
+    <mergeCell ref="A10:B10"/>
+    <mergeCell ref="A14:B14"/>
+    <mergeCell ref="A19:B19"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="A26:B26"/>
+    <mergeCell ref="A29:B29"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>