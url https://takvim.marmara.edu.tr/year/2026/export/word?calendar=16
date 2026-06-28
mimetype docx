--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -122,51 +122,51 @@
     </w:r>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve">Bu belgenin hukuki geçerliliği yoktur. Marmara Üniversitesi, Akademik Takvim üzerinde değişiklik yapma hakkını saklı tutar. Akademik Takvim'in güncel halini takvim.marmara.edu.tr adresinden takip edebilirsiniz.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve">İndirilme Tarihi : 14.05.2026 00:05:26</w:t>
+      <w:t xml:space="preserve">İndirilme Tarihi : 28.06.2026 05:14:16</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Sayfa </w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>