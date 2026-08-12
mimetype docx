--- v1 (2026-06-28)
+++ v2 (2026-08-12)
@@ -5,50 +5,1525 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="tableStyle1"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="1" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:shd w:val="clear" w:fill="#0f3d6e"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="#FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eylül 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="3000" w:type="dxa"/>
+        <w:gridCol w:w="7000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="tableStyle1"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="white"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:fill="#2d90d6"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="white"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Başlangıç - Bitiş Tarihi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="#2d90d6"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="white"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etkinlik Adı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="3000" w:type="dxa"/>
+        <w:gridCol w:w="7000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="tableStyle1"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15.09.2026 - 16.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MÜYYES -GÜZ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28.09.2026 - 14.01.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yabancı Diller Yüksekokulu Güz Yarıyılı Dersler</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="tableStyle1"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="1" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:shd w:val="clear" w:fill="#0f3d6e"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="#FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kasım 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="3000" w:type="dxa"/>
+        <w:gridCol w:w="7000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="tableStyle1"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="white"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:fill="#2d90d6"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="white"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Başlangıç - Bitiş Tarihi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="#2d90d6"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="white"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etkinlik Adı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="3000" w:type="dxa"/>
+        <w:gridCol w:w="7000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="tableStyle1"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26.11.2026 - 27.11.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yabancı Diller Yüksekokulu Güz Yarıyılı 1. Ara Sınav Dönemi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="tableStyle1"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="1" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:shd w:val="clear" w:fill="#0f3d6e"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="#FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aralık 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="3000" w:type="dxa"/>
+        <w:gridCol w:w="7000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="tableStyle1"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="white"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:fill="#2d90d6"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="white"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Başlangıç - Bitiş Tarihi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="#2d90d6"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="white"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etkinlik Adı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="3000" w:type="dxa"/>
+        <w:gridCol w:w="7000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="tableStyle1"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">07.12.2026 - 08.12.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yabancı Diller Yüksekokulu Güz Yarıyılı 1. Ara Sınav Mazeret Sınavı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29.12.2026 - 31.12.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yabancı Diller Yüksekokulu Güz Yarıyılı 2. Ara Sınav Dönemi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="tableStyle1"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="1" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:shd w:val="clear" w:fill="#0f3d6e"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="#FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocak 2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="3000" w:type="dxa"/>
+        <w:gridCol w:w="7000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="tableStyle1"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="white"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:fill="#2d90d6"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="white"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Başlangıç - Bitiş Tarihi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="#2d90d6"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="white"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etkinlik Adı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="3000" w:type="dxa"/>
+        <w:gridCol w:w="7000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="tableStyle1"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">07.01.2027 - 08.01.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yabancı Diller Yüksekokulu Güz Yarıyılı 2. Ara Sınav Mazeret Sınavı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15.01.2027 - 15.01.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MÜYYES-KIŞ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18.01.2027 - 05.02.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yabancı Diller Dönem Arası</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="tableStyle1"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="1" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:shd w:val="clear" w:fill="#0f3d6e"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="#FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Şubat 2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="3000" w:type="dxa"/>
+        <w:gridCol w:w="7000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="tableStyle1"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="white"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:fill="#2d90d6"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="white"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Başlangıç - Bitiş Tarihi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="#2d90d6"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="white"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etkinlik Adı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="3000" w:type="dxa"/>
+        <w:gridCol w:w="7000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="tableStyle1"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">08.02.2027 - 09.06.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yabancı Diller Yüksekokulu Bahar Yarıyılı Dersler</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="tableStyle1"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="1" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:shd w:val="clear" w:fill="#0f3d6e"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="#FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nisan 2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="3000" w:type="dxa"/>
+        <w:gridCol w:w="7000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="tableStyle1"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="white"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:fill="#2d90d6"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="white"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Başlangıç - Bitiş Tarihi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="#2d90d6"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="white"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etkinlik Adı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="3000" w:type="dxa"/>
+        <w:gridCol w:w="7000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="tableStyle1"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">01.04.2027 - 02.04.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yabancı Diller Yüksekokulu Bahar Yarıyılı 3. Ara Sınav Dönemi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.04.2027 - 13.04.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yabancı Diller Yüksekokulu Bahar Yarıyılı 3. Ara Sınav Mazeret Sınavı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="tableStyle1"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="1" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:shd w:val="clear" w:fill="#0f3d6e"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="#FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mayıs 2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="3000" w:type="dxa"/>
+        <w:gridCol w:w="7000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="tableStyle1"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="white"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:fill="#2d90d6"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="white"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Başlangıç - Bitiş Tarihi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="#2d90d6"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="white"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etkinlik Adı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="3000" w:type="dxa"/>
+        <w:gridCol w:w="7000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="tableStyle1"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24.05.2027 - 25.05.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yabancı Diller Yüksekokulu Bahar Yarıyılı 4. Ara Sınav Dönemi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="tableStyle1"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="1" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:shd w:val="clear" w:fill="#0f3d6e"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="#FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Haziran 2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="3000" w:type="dxa"/>
+        <w:gridCol w:w="7000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="tableStyle1"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="white"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:fill="#2d90d6"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="white"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Başlangıç - Bitiş Tarihi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="#2d90d6"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="white"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etkinlik Adı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="3000" w:type="dxa"/>
+        <w:gridCol w:w="7000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="tableStyle1"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">01.06.2027 - 01.06.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yabancı Diller Yüksekokulu Bahar Yarıyılı 4. Ara Sınav Mazeret Sınavı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="1" w:color="#eeeeee"/>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.06.2027 - 11.06.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="1" w:color="#eeeeee"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MÜYYES-BAHAR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:sectPr>
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="300" w:right="300" w:bottom="300" w:left="300" w:header="100" w:footer="125" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -122,51 +1597,51 @@
     </w:r>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve">Bu belgenin hukuki geçerliliği yoktur. Marmara Üniversitesi, Akademik Takvim üzerinde değişiklik yapma hakkını saklı tutar. Akademik Takvim'in güncel halini takvim.marmara.edu.tr adresinden takip edebilirsiniz.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve">İndirilme Tarihi : 28.06.2026 05:14:16</w:t>
+      <w:t xml:space="preserve">İndirilme Tarihi : 12.08.2026 15:49:38</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Sayfa </w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>